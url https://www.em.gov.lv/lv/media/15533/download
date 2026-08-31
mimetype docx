--- v0 (2025-10-05)
+++ v1 (2026-08-31)
@@ -1,54 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="728A03C0" w14:textId="47BB04BC" w:rsidR="00B11B10" w:rsidRPr="00DA5471" w:rsidRDefault="00B11B10">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CB17ED8" w14:textId="705C1E39" w:rsidR="00FE32DC" w:rsidRPr="00DA5471" w:rsidRDefault="00FE32DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1900775B" w14:textId="41EFA145" w:rsidR="00FE32DC" w:rsidRPr="00DA5471" w:rsidRDefault="00FE32DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="210AAB49" w14:textId="3159D37B" w:rsidR="00FE32DC" w:rsidRPr="00DA5471" w:rsidRDefault="00FE32DC">
       <w:pPr>
         <w:rPr>
@@ -1106,50 +1105,51 @@
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DE56212" w14:textId="30C0E930" w:rsidR="00FE32DC" w:rsidRDefault="001C6404" w:rsidP="004F1621">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc115001045"/>
       <w:bookmarkStart w:id="1" w:name="_Toc118105433"/>
       <w:r w:rsidRPr="00DA5471">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Ekonomikas ministrijas mērķu karte 2023.-2029.gadam</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00C91464">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17B0BCFA" w14:textId="3DBF8F29" w:rsidR="00FE32DC" w:rsidRPr="00975252" w:rsidRDefault="004D7BAC" w:rsidP="00C808E5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78E3FF38" wp14:editId="2D032E26">
@@ -1183,50 +1183,51 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="78504E5D" w14:textId="54E71E67" w:rsidR="00F01FAA" w:rsidRDefault="005D7D38" w:rsidP="005D7D38">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc118105434"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="005D7D38">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>tratēģijas izstrādes metodoloģija</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="41864AD5" w14:textId="77777777" w:rsidR="006B4A6A" w:rsidRPr="006B4A6A" w:rsidRDefault="006B4A6A" w:rsidP="006B4A6A"/>
     <w:p w14:paraId="367591DB" w14:textId="09C6161C" w:rsidR="00641C71" w:rsidRDefault="006B4A6A" w:rsidP="00F571E8">
       <w:pPr>
         <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C94FD0">
@@ -1450,181 +1451,141 @@
       <w:r w:rsidRPr="0084228F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1 “</w:t>
       </w:r>
       <w:r w:rsidRPr="006B4A6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Par </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006B4A6A">
+        <w:t>Par fokusgrupu izveidi Ekonomikas ministrijas</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>fokusgrupu</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="006B4A6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> izveidi Ekonomikas ministrijas</w:t>
+        <w:t>darbības stratēģijas sagatavošanai</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006B4A6A">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF158E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>darbības stratēģijas sagatavošanai</w:t>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FF158E">
+        <w:t xml:space="preserve"> EM darbības stratēģijas izstrādei tika izmantotās vairāk</w:t>
+      </w:r>
+      <w:r w:rsidR="0095336F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t>ā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> EM darbības stratēģijas izstrādei tika izmantotās vairāk</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0095336F">
+        <w:t>s metod</w:t>
+      </w:r>
+      <w:r w:rsidR="00327858">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ā</w:t>
+        <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>s metod</w:t>
+        <w:t xml:space="preserve">s, </w:t>
       </w:r>
       <w:r w:rsidR="00327858">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> un savu darbību balstot uz starptautisko organizāciju plānošanas dokumentiem, pētījumu rezultātiem un rekomendācijām</w:t>
+        <w:t>atbildīgajiem darbiniekiem strādājot fokusgrupās un savu darbību balstot uz starptautisko organizāciju plānošanas dokumentiem, pētījumu rezultātiem un rekomendācijām</w:t>
       </w:r>
       <w:r w:rsidR="00E55A84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (skat. avotu sarak</w:t>
       </w:r>
       <w:r w:rsidR="00641C71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00E55A84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2673,71 +2634,51 @@
       <w:r w:rsidR="00850D2D" w:rsidRPr="00BF6793">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tikai puse no respondentiem atzina saziņu </w:t>
       </w:r>
       <w:r w:rsidR="003F53E8" w:rsidRPr="00BF6793">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ar EM kā</w:t>
       </w:r>
       <w:r w:rsidR="00850D2D" w:rsidRPr="00BF6793">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> proaktīvu. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45C5C0A7" w14:textId="3338E767" w:rsidR="00FE32DC" w:rsidRDefault="003F53E8" w:rsidP="00BF6793">
       <w:pPr>
         <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00327858">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EM darbības stratēģija</w:t>
       </w:r>
       <w:r>
@@ -2809,367 +2750,331 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc115001046"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="054D2D49" w14:textId="77777777" w:rsidR="004420A3" w:rsidRDefault="004420A3" w:rsidP="002C761B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc118105435"/>
       <w:r w:rsidRPr="00DA5471">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Snieguma virziens: Politikas izstrādes kvalitātes celšana, pasaules līmenī politikas analīzes, monitoringa un ekspertīzes īstenošana</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4950" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3823"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="1189"/>
         <w:gridCol w:w="948"/>
         <w:gridCol w:w="948"/>
         <w:gridCol w:w="948"/>
       </w:tblGrid>
       <w:tr w:rsidR="004420A3" w:rsidRPr="00975252" w14:paraId="0D510AC4" w14:textId="77777777" w:rsidTr="0F7FE1FC">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13809" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4A6AA1A9" w14:textId="7DDFD8C1" w:rsidR="004420A3" w:rsidRDefault="004420A3" w:rsidP="00DA5471">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00975252">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Situācijas apraksts</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77C8ADD4" w14:textId="66620DA0" w:rsidR="004420A3" w:rsidRDefault="60F774F3" w:rsidP="00570E5E">
             <w:pPr>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0F7FE1FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pēdējo gadu </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">Pēdējo gadu pārnozaru izaicinājumi, kas izmainīja ierasto lietu kārtību visās dzīves jomās, paredz nepieciešamību pēc </w:t>
+            </w:r>
+            <w:r w:rsidR="4CBE1D5F" w:rsidRPr="0F7FE1FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>operatīviem</w:t>
+            </w:r>
             <w:r w:rsidRPr="0F7FE1FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>pārnozaru</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> un koordinētiem valsts pārvades iestāžu lēmumiem, tai pašā laikā nodrošinot to, ka uz pierādījumiem un analītisko pētījumu rezultātiem balstītā izstrādātā ekonomikas politika ir vērsta uz konkurētspēj</w:t>
+            </w:r>
+            <w:r w:rsidR="5550F916" w:rsidRPr="0F7FE1FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>as</w:t>
+            </w:r>
             <w:r w:rsidRPr="0F7FE1FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> izaicinājumi, kas izmainīja ierasto lietu kārtību visās dzīves jomās, paredz nepieciešamību pēc </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="4CBE1D5F" w:rsidRPr="0F7FE1FC">
+              <w:t xml:space="preserve"> paaugstināšanu, administratīvā sloga mazināšanu un drošību. Līdz šim nepieredzēto gan ārējo, gan iekšējo izaicinājumu apstākļos, </w:t>
+            </w:r>
+            <w:r w:rsidR="03E082AC" w:rsidRPr="0F7FE1FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>operatīviem</w:t>
+              <w:t>EM</w:t>
             </w:r>
             <w:r w:rsidRPr="0F7FE1FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> un koordinētiem valsts pārvades iestāžu lēmumiem, tai pašā laikā nodrošinot to, ka uz pierādījumiem un analītisko pētījumu rezultātiem balstītā izstrādātā ekonomikas politika ir vērsta uz konkurētspēj</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="5550F916" w:rsidRPr="0F7FE1FC">
+              <w:t xml:space="preserve"> eksperti </w:t>
+            </w:r>
+            <w:r w:rsidR="00474950" w:rsidRPr="0F7FE1FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve">pastāvīgi </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0F7FE1FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ir strādājuši saspringtā režīmā, savus pienākumus ir veikuši pašaizliedzīgi un profesionāli, nodrošinot bezprecedenta lēmumu pieņemšanu ārkārtas situācijas pārvarēšanai. Vairāk</w:t>
+            </w:r>
+            <w:r w:rsidR="06A6E942" w:rsidRPr="0F7FE1FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0F7FE1FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s krīzes, kas sekoja viena otrai un turpinās pašlaik, ir stiprinājuš</w:t>
+            </w:r>
+            <w:r w:rsidR="29C3D6B3" w:rsidRPr="0F7FE1FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>as</w:t>
             </w:r>
             <w:r w:rsidRPr="0F7FE1FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> paaugstināšanu, administratīvā sloga mazināšanu un drošību. Līdz šim nepieredzēto gan ārējo, gan iekšējo izaicinājumu apstākļos, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="03E082AC" w:rsidRPr="0F7FE1FC">
+              <w:t xml:space="preserve"> EM darbinieku spēj</w:t>
+            </w:r>
+            <w:r w:rsidR="00F362BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>EM</w:t>
+              <w:t>as</w:t>
             </w:r>
             <w:r w:rsidRPr="0F7FE1FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> eksperti </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00474950" w:rsidRPr="0F7FE1FC">
+              <w:t xml:space="preserve"> ātri reaģēt uz negaidītiem notikumiem, attīstījuš</w:t>
+            </w:r>
+            <w:r w:rsidR="66BC1CD8" w:rsidRPr="0F7FE1FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">pastāvīgi </w:t>
+              <w:t>as</w:t>
             </w:r>
             <w:r w:rsidRPr="0F7FE1FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>ir strādājuši saspringtā režīmā, savus pienākumus ir veikuši pašaizliedzīgi un profesionāli, nodrošinot bezprecedenta lēmumu pieņemšanu ārkārtas situācijas pārvarēšanai. Vairāk</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="06A6E942" w:rsidRPr="0F7FE1FC">
+              <w:t xml:space="preserve"> kompetences risku </w:t>
+            </w:r>
+            <w:r w:rsidR="00F362BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>un</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0F7FE1FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ietekmes izvērtēšanā, attīstības scenāriju modelēšanā</w:t>
+            </w:r>
+            <w:r w:rsidR="00F362BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, kā arī </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0F7FE1FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">komunikācijā. Jau tagad varam secināt, ka ārkārtas situācijās pieņemto lēmumu rezultāti </w:t>
+            </w:r>
+            <w:r w:rsidR="00F362BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>bija</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0F7FE1FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> atšķirīgi – atsevišķos aspektos pieņemtie lēmumi varēja būt veiksmīgāki, bet tika atrasti arī risinājumi un panākts ievērojams progress jomās, kurās tas būtu daudz gausāks, ja nebūtu šāda katalizatora (piem., attālinātais darbs, digit</w:t>
+            </w:r>
+            <w:r w:rsidR="33C4B324" w:rsidRPr="0F7FE1FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="0F7FE1FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>s krīzes, kas sekoja viena otrai un turpinās pašlaik, ir stiprinājuš</w:t>
-[...129 lines deleted...]
-              <w:t>, lēmumu pieņemšanas temps u.c.).</w:t>
+              <w:t>lizācija, lēmumu pieņemšanas temps u.c.).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A646D28" w14:textId="58F7E530" w:rsidR="005B2EDF" w:rsidRPr="004B5553" w:rsidRDefault="005B2EDF" w:rsidP="00570E5E">
             <w:pPr>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5553">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">EM partneru aptaujas rezultāti liecina, ka 78% respondentu vērtē EM ekspertu sagatavoto informāciju kā kvalitatīvu, un tikai 25% uzskata, ka tā būtu jāpilnveido. Turklāt EM būtu jāpievērš lielākā uzmanība virzīto lēmumu pamatojumam, kuru tikai puse no respondentiem atzina par pietiekamu. Tāpat, ir uzlabojams izstrādājamo dokumentu virzīšanas un saskaņošanas ātrums, ko kritiski novērtēja gandrīz 60% aptaujāto. Jāpiemin, ka par iemeslu ilgstošiem saskaņojumiem tiek minēta nepietiekama sākotnējo dokumentu projektu kvalitāte. EM partneri vērš uzmanību, ka ārkārtīgi svarīgs ir tieši kvalitatīvs normatīvo aktu projektu izstrādes process, kuram jābūt caurspīdīgam un atvērtam. Turklāt kā politikas kvalitātes priekšnosacījumu partneri </w:t>
             </w:r>
             <w:r w:rsidR="004B5553" w:rsidRPr="004B5553">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -3295,69 +3200,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s attīstības mērķu sasniegšanu.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47DAA32D" w14:textId="033901F6" w:rsidR="004420A3" w:rsidRPr="00975252" w:rsidRDefault="004420A3" w:rsidP="00570E5E">
             <w:pPr>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00975252">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">EM uzsver politikas kvalitātes nodrošināšanas un regulējuma izstrādes procesa </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> nozīmi, un īstenos pasākumus šādos svarīgos aspektos:</w:t>
+              <w:t>EM uzsver politikas kvalitātes nodrošināšanas un regulējuma izstrādes procesa efektivizācijas nozīmi, un īstenos pasākumus šādos svarīgos aspektos:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29B2CA78" w14:textId="6E5CA030" w:rsidR="004420A3" w:rsidRPr="00975252" w:rsidRDefault="0028334B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
@@ -3369,50 +3256,51 @@
               </w:rPr>
               <w:t>fektīvs politikas un regulējuma izstrādes process;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B0E1E42" w14:textId="6290288D" w:rsidR="004420A3" w:rsidRPr="00975252" w:rsidRDefault="0028334B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidR="60F774F3" w:rsidRPr="0F7FE1FC">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>olitikas izstrādes kapacitātes stiprināšana</w:t>
             </w:r>
             <w:r w:rsidR="60F774F3" w:rsidRPr="0F7FE1FC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, uzticamu datu un no pētījumu rezultātiem izrietošu pierādījumu, starptautiskās analītikas izmantošana, sistēmisks monitorings;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77AB9A72" w14:textId="33633B91" w:rsidR="002C761B" w:rsidRPr="004B5553" w:rsidRDefault="0028334B" w:rsidP="00DA5471">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
@@ -3444,1011 +3332,1182 @@
             <w:r w:rsidR="004420A3" w:rsidRPr="00975252">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>tu ieguves un analīzes mehānismu pilnveide, lai nodrošinātu kvalitatīvu informācijas bāzi ietekmes novērtēšanai visos politikas izstrādēs posmos.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004420A3" w:rsidRPr="00975252" w14:paraId="79856D34" w14:textId="77777777" w:rsidTr="0F7FE1FC">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13809" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7916C4B6" w14:textId="77777777" w:rsidR="004420A3" w:rsidRPr="00975252" w:rsidRDefault="004420A3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00975252">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Snieguma virziena mērķi:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004420A3" w:rsidRPr="00975252" w14:paraId="45FBBE77" w14:textId="77777777" w:rsidTr="0F7FE1FC">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13809" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0EBB6419" w14:textId="27C597A0" w:rsidR="004420A3" w:rsidRPr="00975252" w:rsidRDefault="004126F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00975252">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="004420A3" w:rsidRPr="00975252">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">.1. </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">.1. Efektivizēt </w:t>
             </w:r>
             <w:r w:rsidR="004420A3" w:rsidRPr="00975252">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>politikas un regulējuma izstrādes procesu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C91464" w:rsidRPr="00975252" w14:paraId="4DC0A471" w14:textId="77777777" w:rsidTr="00C91464">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="508328DE" w14:textId="17E95F2B" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rezultāt</w:t>
             </w:r>
             <w:r w:rsidR="00704EE3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="65C6BB96" w14:textId="0FC7B870" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464" w:rsidP="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Atbildīgā struktūrvienība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="141759F6" w14:textId="77777777" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="141759F6" w14:textId="4003AD80" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="001F1DE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC102E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Galvenie snieguma rādītāji</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1189" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE2FE7E" w14:textId="4C625CA4" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Snieguma rādītāji</w:t>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:t>2022.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="948" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EE2FE7E" w14:textId="4C625CA4" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
+          <w:p w14:paraId="454A1698" w14:textId="7488E866" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2022.</w:t>
+              <w:t>2023.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="454A1698" w14:textId="7488E866" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
+          <w:p w14:paraId="4651917F" w14:textId="434895AE" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2023.</w:t>
+              <w:t>2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...33 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42478B87" w14:textId="52A2FB2B" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2029.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C91464" w:rsidRPr="00975252" w14:paraId="4465D1B6" w14:textId="77777777" w:rsidTr="00C91464">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C116DD6" w14:textId="77777777" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.1.1. Tiesību aktu un politikas plānošanas dokumentu projekti tiek izstrādāti paredzētā termiņā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72715A31" w14:textId="4CE05425" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464" w:rsidP="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visi politikas departamenti, </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Visi politikas departamenti, AnD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="019DED29" w14:textId="53A488ED" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA5471">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.1.1.1. Paredzētajā termiņā izstrādāti tiesību aktu un politikas plānošanas dokumentu projekti (projektu īpatsvars)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1189" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="229FEBFA" w14:textId="77777777" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA5471">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA5471">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:footnoteReference w:id="2"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C2CA47E" w14:textId="2565E4F7" w:rsidR="00C91464" w:rsidRPr="00C0653F" w:rsidRDefault="00D92524">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0653F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07AF76D7" w14:textId="0DE2B94E" w:rsidR="00C91464" w:rsidRPr="00C0653F" w:rsidRDefault="00D92524">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0653F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="716ED81D" w14:textId="654BF2F6" w:rsidR="00C91464" w:rsidRPr="00C0653F" w:rsidRDefault="00D92524">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0653F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00C91464" w:rsidRPr="00C0653F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F1DE1" w:rsidRPr="00975252" w14:paraId="7624C974" w14:textId="77777777" w:rsidTr="00C91464">
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C8B1AAC" w14:textId="7EF32390" w:rsidR="001F1DE1" w:rsidRPr="00DA5471" w:rsidRDefault="001F1DE1" w:rsidP="001F1DE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC102E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.1.2. Tiesību aktu projektu izstrādāšanas jomā nepieļaut birokrātijas palielināšanu, t.sk. mazinot administratīvo slogu, kur tas ir iespējams</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F8B15C6" w14:textId="50A84FEF" w:rsidR="001F1DE1" w:rsidRDefault="001F1DE1" w:rsidP="001F1DE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC102E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Visi politikas departamenti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="65CF05E0" w14:textId="23C67710" w:rsidR="001F1DE1" w:rsidRPr="00DA5471" w:rsidRDefault="001F1DE1" w:rsidP="001F1DE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC102E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.1.2.1. Gada vidējais administratīvā sloga samazinājums, izstrādājot tiesību aktu projektus, nav mazāks par norādīto procentu (%)</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...36 lines deleted...]
-              <w:t>1.1.1.1. Paredzētajā termiņā izstrādāti tiesību aktu un politikas plānošanas dokumentu projekti (projektu īpatsvars)</w:t>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:footnoteReference w:id="3"/>
+            </w:r>
+            <w:r w:rsidRPr="00CC102E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="229FEBFA" w14:textId="77777777" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52213E03" w14:textId="3F7472CE" w:rsidR="001F1DE1" w:rsidRPr="00DA5471" w:rsidRDefault="001F1DE1" w:rsidP="001F1DE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA5471">
-[...14 lines deleted...]
-              <w:footnoteReference w:id="2"/>
+            <w:r w:rsidRPr="00CC102E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="6C2CA47E" w14:textId="2565E4F7" w:rsidR="00C91464" w:rsidRPr="00C0653F" w:rsidRDefault="00D92524">
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6054D88C" w14:textId="716524EC" w:rsidR="001F1DE1" w:rsidRPr="00C0653F" w:rsidRDefault="001F1DE1" w:rsidP="001F1DE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C0653F">
-[...5 lines deleted...]
-              <w:t>45</w:t>
+            <w:r w:rsidRPr="00CC102E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="07AF76D7" w14:textId="0DE2B94E" w:rsidR="00C91464" w:rsidRPr="00C0653F" w:rsidRDefault="00D92524">
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="32045C6F" w14:textId="504654A4" w:rsidR="001F1DE1" w:rsidRPr="00C0653F" w:rsidRDefault="001F1DE1" w:rsidP="001F1DE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C0653F">
-[...5 lines deleted...]
-              <w:t>60</w:t>
+            <w:r w:rsidRPr="00CC102E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="716ED81D" w14:textId="654BF2F6" w:rsidR="00C91464" w:rsidRPr="00C0653F" w:rsidRDefault="00D92524">
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C5AE58A" w14:textId="3529E86D" w:rsidR="001F1DE1" w:rsidRPr="00C0653F" w:rsidRDefault="001F1DE1" w:rsidP="001F1DE1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C0653F">
-[...13 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidRPr="00CC102E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004420A3" w:rsidRPr="00975252" w14:paraId="3C775AD9" w14:textId="77777777" w:rsidTr="0F7FE1FC">
         <w:trPr>
           <w:trHeight w:val="344"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13809" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="112B12A7" w14:textId="6FC1DA2C" w:rsidR="004420A3" w:rsidRPr="002C761B" w:rsidRDefault="004126F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C761B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="004420A3" w:rsidRPr="002C761B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.2. Stiprināt politikas izstrādes kapacitāti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C91464" w:rsidRPr="00975252" w14:paraId="6660953C" w14:textId="77777777" w:rsidTr="00C91464">
         <w:trPr>
           <w:trHeight w:val="382"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="61F3DAAB" w14:textId="4B28A0AC" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rezultāt</w:t>
             </w:r>
             <w:r w:rsidR="00704EE3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49E509ED" w14:textId="392F7D75" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464" w:rsidP="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Atbildīgā struktūrvienība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72BAB3CB" w14:textId="77777777" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="72BAB3CB" w14:textId="6DCC7CEE" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="001F1DE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC102E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Galvenie snieguma rādītāji</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1189" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F9065C2" w14:textId="74917924" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Snieguma rādītāji</w:t>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:t>2022.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="948" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F9065C2" w14:textId="74917924" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
+          <w:p w14:paraId="619CBCC9" w14:textId="0BE16034" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2022.</w:t>
+              <w:t>2023.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="619CBCC9" w14:textId="0BE16034" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
+          <w:p w14:paraId="550347DB" w14:textId="603463C2" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2023.</w:t>
+              <w:t>2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...33 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79E8786B" w14:textId="54E40482" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2029.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C91464" w:rsidRPr="00975252" w14:paraId="4D7D2724" w14:textId="77777777" w:rsidTr="00C91464">
         <w:trPr>
           <w:trHeight w:val="841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34AEA0E3" w14:textId="77777777" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">1.2.1. Eksperti (politikas plānotāji, tiesību aktu autori) ir paaugstinājuši kompetences </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>datu ieguves un analīzes jomā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2249FC16" w14:textId="790ED628" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464" w:rsidP="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PVN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B5890F1" w14:textId="73F98AC6" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D92524">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.2.1.1.Eksperti, kuri izgājuši kompetences paaugstināšanas apmācības datu ieguves un analīzes jomā (ekspertu</w:t>
             </w:r>
@@ -4459,181 +4518,176 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> īpatsvars procentos no kopēja </w:t>
             </w:r>
             <w:r w:rsidR="00D92524" w:rsidRPr="00D92524">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ekspertu</w:t>
             </w:r>
             <w:r w:rsidRPr="00D92524">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> skaita)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5FBD22D3" w14:textId="77777777" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="75EDD81C" w14:textId="77777777" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="408893BF" w14:textId="77777777" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5298DDAD" w14:textId="77777777" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004420A3" w:rsidRPr="00975252" w14:paraId="0632C154" w14:textId="77777777" w:rsidTr="0F7FE1FC">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13809" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4EC92119" w14:textId="77777777" w:rsidR="00C0653F" w:rsidRDefault="00C0653F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4353F034" w14:textId="75E0DE9D" w:rsidR="004420A3" w:rsidRPr="002C761B" w:rsidRDefault="004126F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -4656,513 +4710,489 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.3. Pilnveidot da</w:t>
             </w:r>
             <w:r w:rsidR="004420A3" w:rsidRPr="002C761B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>tu ieguves un analīzes mehānismus</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C91464" w:rsidRPr="00975252" w14:paraId="6B684288" w14:textId="77777777" w:rsidTr="00C91464">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0592048E" w14:textId="5A3429C9" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rezultāt</w:t>
             </w:r>
             <w:r w:rsidR="00704EE3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="642F5D19" w14:textId="280D635F" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464" w:rsidP="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Atbildīgā struktūrvienība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08138105" w14:textId="77777777" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="08138105" w14:textId="1F9CD2E7" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="001F1DE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC102E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Galvenie snieguma rādītāji</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1189" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F4956BC" w14:textId="425F056E" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Snieguma rādītāji</w:t>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:t>2022.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="948" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F4956BC" w14:textId="425F056E" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
+          <w:p w14:paraId="6B9153CB" w14:textId="526027A0" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2022.</w:t>
+              <w:t>2023.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B9153CB" w14:textId="526027A0" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
+          <w:p w14:paraId="4148895C" w14:textId="4DDCF6B9" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2023.</w:t>
+              <w:t>2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...33 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16CA5695" w14:textId="30F1E9A1" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2029.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C91464" w:rsidRPr="00975252" w14:paraId="3C158571" w14:textId="77777777" w:rsidTr="00C91464">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69F38C96" w14:textId="735B0B59" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">1.3.1. </w:t>
             </w:r>
             <w:r w:rsidR="00193B49">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidR="00337B08">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>odrošināta nozaru statistika politikas plānošanai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19CD4249" w14:textId="2FF6E494" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464" w:rsidP="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>AnD</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>AnD sadarbībā politikas departamentiem un CSP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7274AD21" w14:textId="050DC0D1" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D92524">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.3.1.1. </w:t>
+            </w:r>
+            <w:r w:rsidR="00D92524" w:rsidRPr="00D92524">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nodrošināta nozaru statistika politikas plānošanai</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D92524">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (skaits)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1189" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0122B730" w14:textId="77777777" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA5471">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2BDA6B01" w14:textId="4FFC8C02" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00D92524">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> sadarbībā politikas departamentiem un CSP</w:t>
-[...61 lines deleted...]
-          <w:p w14:paraId="0122B730" w14:textId="77777777" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7547D28A" w14:textId="58713AE6" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00D92524">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA5471">
-[...5 lines deleted...]
-              <w:t>-</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...61 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5F64E0EB" w14:textId="77777777" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
@@ -5192,94 +5222,94 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="66CCE4CC" w14:textId="399E0B64" w:rsidR="004420A3" w:rsidRDefault="001C6404" w:rsidP="002C761B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc115001047"/>
       <w:bookmarkStart w:id="6" w:name="_Toc118105436"/>
       <w:r w:rsidRPr="00DA5471">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Snieguma virziens: Atbilstošs finansējums pārmaiņu ieviešanai</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4950" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3681"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="4352"/>
         <w:gridCol w:w="948"/>
         <w:gridCol w:w="948"/>
         <w:gridCol w:w="948"/>
         <w:gridCol w:w="948"/>
       </w:tblGrid>
       <w:tr w:rsidR="001C6404" w:rsidRPr="00975252" w14:paraId="7AF5CD1E" w14:textId="77777777" w:rsidTr="0F7FE1FC">
         <w:trPr>
           <w:trHeight w:val="344"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13809" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="560151EB" w14:textId="705E2BC9" w:rsidR="001C6404" w:rsidRDefault="001C6404" w:rsidP="00DA5471">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00975252">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -5394,69 +5424,51 @@
             <w:r w:rsidRPr="00975252">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4386EE0C" w14:textId="77777777" w:rsidR="001C6404" w:rsidRPr="00975252" w:rsidRDefault="001C6404" w:rsidP="00321C0A">
             <w:pPr>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00975252">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turpmāk, lai nodrošinātu atbilstošo finansējumu ekonomiskās politikas pārmaiņām un ministrijas iekšējo procesu </w:t>
-[...17 lines deleted...]
-              <w:t>, ir svarīgi īstenot pasākumus, kas vērsti uz:</w:t>
+              <w:t>Turpmāk, lai nodrošinātu atbilstošo finansējumu ekonomiskās politikas pārmaiņām un ministrijas iekšējo procesu efektivizācijai, ir svarīgi īstenot pasākumus, kas vērsti uz:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A671BC0" w14:textId="612603FE" w:rsidR="001C6404" w:rsidRPr="00975252" w:rsidRDefault="00015F72" w:rsidP="00DA5471">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
@@ -5508,1219 +5520,1133 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
             <w:r w:rsidR="001C6404" w:rsidRPr="00975252">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">inanšu </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> paaugstināšanu, labas prakses piemērošanu un digitālo risinājumu plašāku ieviešanu</w:t>
+              <w:t>inanšu pratības paaugstināšanu, labas prakses piemērošanu un digitālo risinājumu plašāku ieviešanu</w:t>
             </w:r>
             <w:r w:rsidR="001C6404" w:rsidRPr="00D20577">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4677BF61" w14:textId="140FDFD0" w:rsidR="00D20577" w:rsidRPr="000F36BC" w:rsidRDefault="00D20577" w:rsidP="000F36BC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C6404" w:rsidRPr="00975252" w14:paraId="7ED0B84C" w14:textId="77777777" w:rsidTr="0F7FE1FC">
         <w:trPr>
           <w:trHeight w:val="241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13809" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="42CAF2C8" w14:textId="743446FD" w:rsidR="001C6404" w:rsidRPr="002C761B" w:rsidRDefault="00D20577">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="001C6404" w:rsidRPr="002C761B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>nieguma virziena mērķi:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C6404" w:rsidRPr="00975252" w14:paraId="013C25DE" w14:textId="77777777" w:rsidTr="0F7FE1FC">
         <w:trPr>
           <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13809" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="283B2D0D" w14:textId="30FF3163" w:rsidR="001C6404" w:rsidRPr="00DA5471" w:rsidRDefault="005E6AAC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="001C6404" w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.1. Veikt finanšu diagnostiku, lai nodrošinātu finanšu resursu pieejamību atbilstoši resora vajadzībām</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C91464" w:rsidRPr="00975252" w14:paraId="0B1AABFB" w14:textId="77777777" w:rsidTr="00C91464">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DEC51DD" w14:textId="0843CA31" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rezultāt</w:t>
             </w:r>
             <w:r w:rsidR="003240E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B855677" w14:textId="52EF2620" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464" w:rsidP="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Atbildīgā struktūrvienība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4352" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45530280" w14:textId="77777777" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="45530280" w14:textId="1CA1DF64" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="001F1DE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC102E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Galvenie snieguma rādītāji</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C93C3D7" w14:textId="06129EBA" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Snieguma rādītāji</w:t>
+              <w:t>2022.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C93C3D7" w14:textId="06129EBA" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
+          <w:p w14:paraId="6BCCD2B0" w14:textId="135FF873" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2022.</w:t>
+              <w:t>2023.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6BCCD2B0" w14:textId="135FF873" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
+          <w:p w14:paraId="2BBBA3FF" w14:textId="63CB1410" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2023.</w:t>
+              <w:t>2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...33 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="588F436E" w14:textId="00CDA42D" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2029.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C91464" w:rsidRPr="00975252" w14:paraId="03937F46" w14:textId="77777777" w:rsidTr="00C91464">
         <w:trPr>
           <w:trHeight w:val="748"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65CFC82D" w14:textId="73205647" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2.1.1. Sadarbībā ar EM valsts sekretāra vietniekiem, politikas departamentiem un </w:t>
             </w:r>
             <w:r w:rsidR="00B13BE0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PI</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> izvērtētās iespējas piesaistīt papildu ārējo finansējumu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19446792" w14:textId="210AA07C" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464" w:rsidP="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SFVD sadarbībā ar politikas departamentiem</w:t>
             </w:r>
             <w:r w:rsidR="002D1417">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> un PI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4352" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70460608" w14:textId="2D657F44" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.1.1.1. </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>2.1.1.1. Izvērtējumi par papildu finansējuma piesaisti (skaits)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49625160" w14:textId="77777777" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Izvērtējumi</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD89C13" w14:textId="77777777" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> par papildu finansējuma piesaisti (skaits)</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49625160" w14:textId="77777777" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
+          <w:p w14:paraId="1FE87AB1" w14:textId="77777777" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>-</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...63 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34B7A075" w14:textId="77777777" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C91464" w:rsidRPr="00975252" w14:paraId="68C054C6" w14:textId="77777777" w:rsidTr="00C91464">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62F78651" w14:textId="77777777" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.1.2. </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> finanšu resursu vadības procesi</w:t>
+              <w:t>2.1.2. Efektīvizēti finanšu resursu vadības procesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4C8660F1" w14:textId="380E4846" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464" w:rsidP="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SFVD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4352" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A41E673" w14:textId="6CCF050E" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.1.2.1. Visi EM gadskārtējā budžeta plānošanas dokumenti iesniegti Finanšu ministrijā laicīgi (izpildes procents)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D32AF02" w14:textId="77777777" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C70A26B" w14:textId="77777777" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5813894F" w14:textId="77777777" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00877C83" w14:textId="77777777" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C91464" w:rsidRPr="00975252" w14:paraId="404277F8" w14:textId="77777777" w:rsidTr="00C91464">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FEF12DE" w14:textId="77777777" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3581300F" w14:textId="4C6C4064" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4352" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="381D859E" w14:textId="1D5DAEF4" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.1.2.2. EM vadība nodrošināta ar informāciju lēmumu pieņemšanas procesam par gadskārtējā budžeta izpildi (budžeta izpildes atskaišu skaits gadā)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F9BD3E4" w14:textId="77777777" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="781CB554" w14:textId="77777777" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0065601D" w14:textId="77777777" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C24F11B" w14:textId="77777777" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C91464" w:rsidRPr="00975252" w14:paraId="2AADE239" w14:textId="77777777" w:rsidTr="00C91464">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0A36CA64" w14:textId="77777777" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">2.1.3. </w:t>
             </w:r>
             <w:bookmarkStart w:id="7" w:name="_Hlk111031886"/>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Atbilstoši prioritārajam vajadzībām sagatavoti un kvalitatīvi aprakstīti prioritārie pasākumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkEnd w:id="7"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5101412E" w14:textId="63C12602" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="0041690F" w:rsidP="0041690F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Politikas departamenti sadarbībā ar SFVD un EM PI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4352" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="382E649E" w14:textId="6DB51EBA" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.1.3.1. Ik gadu aktualizēt</w:t>
             </w:r>
             <w:r w:rsidR="004C4FD5">
@@ -6754,1778 +6680,1608 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> pasākum</w:t>
             </w:r>
             <w:r w:rsidR="004C4FD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">u saraksts </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(skaits)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="66D6D23E" w14:textId="77777777" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5A4C945A" w14:textId="77777777" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="46E415E4" w14:textId="77777777" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="37289376" w14:textId="77777777" w:rsidR="00C91464" w:rsidRPr="00DA5471" w:rsidRDefault="00C91464">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C6404" w:rsidRPr="00975252" w14:paraId="19E6EEAC" w14:textId="77777777" w:rsidTr="0F7FE1FC">
         <w:trPr>
           <w:trHeight w:val="344"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13809" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6BCC5BB4" w14:textId="17F21413" w:rsidR="001C6404" w:rsidRPr="00DA5471" w:rsidRDefault="005E6AAC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="001C6404" w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.2.Nodrošināta elastīgā finanšu sistēmas darbība</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00150335" w:rsidRPr="00975252" w14:paraId="716FD2A2" w14:textId="77777777" w:rsidTr="00150335">
         <w:trPr>
           <w:trHeight w:val="194"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="668ADF37" w14:textId="5F39D62F" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rezultāt</w:t>
             </w:r>
             <w:r w:rsidR="003240E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B5EEDB6" w14:textId="4B17ABD5" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335" w:rsidP="00150335">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Atbildīgā struktūrvienība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4352" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13D245EC" w14:textId="77777777" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="13D245EC" w14:textId="6C1BE347" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="001F1DE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC102E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Galvenie snieguma rādītāji</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04D12A4E" w14:textId="5D01E604" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Snieguma rādītāji</w:t>
+              <w:t>2022.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04D12A4E" w14:textId="5D01E604" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
+          <w:p w14:paraId="6750B552" w14:textId="2CE21214" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2022.</w:t>
+              <w:t>2023.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6750B552" w14:textId="2CE21214" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
+          <w:p w14:paraId="1E48F377" w14:textId="77DC4EF2" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2023.</w:t>
+              <w:t>2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...33 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FB0EC8D" w14:textId="59CD9745" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2029.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00150335" w:rsidRPr="00975252" w14:paraId="639BB87B" w14:textId="77777777" w:rsidTr="00150335">
         <w:trPr>
           <w:trHeight w:val="489"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45D7DED9" w14:textId="77777777" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.2.1. Veikta </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>2.2.1. Veikta proaktīvā rīcība, sagatavojot priekšlikumus budžeta plānošanas procesu pilnveidošanai</w:t>
+            </w:r>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:footnoteReference w:id="4"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69F082F7" w14:textId="4281F0BB" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335" w:rsidP="00150335">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SFVD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4352" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4ADD3025" w14:textId="23B893B4" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> rīcība, sagatavojot priekšlikumus budžeta plānošanas procesu pilnveidošanai</w:t>
+              <w:t>2.2.1.1. Inicējošās konsultācijas vai priekšlikumi Finanšu ministrijas izstrādāto ministru kabineta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
-                <w:rStyle w:val="FootnoteReference"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="69F082F7" w14:textId="4281F0BB" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335" w:rsidP="00150335">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>MK noteikumu pārskatīšanai (skaits)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="228CE34B" w14:textId="77777777" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:r w:rsidRPr="00DA5471">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="948" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4ADD3025" w14:textId="23B893B4" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="11F884A6" w14:textId="77777777" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.2.1.1. </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="060583F7" w14:textId="77777777" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Inicējošās</w:t>
-[...24 lines deleted...]
-              <w:t>MK noteikumu pārskatīšanai (skaits)</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...95 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1CA43BED" w14:textId="77777777" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C6404" w:rsidRPr="00975252" w14:paraId="0F6EB92A" w14:textId="77777777" w:rsidTr="0F7FE1FC">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13809" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6801282A" w14:textId="031779F7" w:rsidR="001C6404" w:rsidRPr="00DA5471" w:rsidRDefault="005E6AAC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="001C6404" w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">.3. Paaugstināt finanšu </w:t>
-[...31 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>.3. Paaugstināt finanšu pratību, ieskaitot labas prakses pārņemšanu un procesu digitalizāciju</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00150335" w:rsidRPr="00975252" w14:paraId="07CDB807" w14:textId="77777777" w:rsidTr="00150335">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="61F6BD05" w14:textId="0F5D25FA" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rezultāt</w:t>
             </w:r>
             <w:r w:rsidR="003240E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25C234EF" w14:textId="4DD05A1E" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335" w:rsidP="00150335">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Atbildīgā struktūrvienība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4352" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="267582E7" w14:textId="77777777" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="267582E7" w14:textId="28969157" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="001F1DE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC102E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Galvenie snieguma rādītāji</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="052B95BD" w14:textId="57E43432" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Snieguma rādītāji</w:t>
+              <w:t>2022.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="052B95BD" w14:textId="57E43432" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
+          <w:p w14:paraId="741C2183" w14:textId="68B34F68" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2022.</w:t>
+              <w:t>2023.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="741C2183" w14:textId="68B34F68" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
+          <w:p w14:paraId="763EA515" w14:textId="41FA428A" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2023.</w:t>
+              <w:t>2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...33 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C5018A1" w14:textId="38D78857" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2029.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00150335" w:rsidRPr="00975252" w14:paraId="651FE7D2" w14:textId="77777777" w:rsidTr="00150335">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DD8C6B1" w14:textId="77777777" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.3.1.Paaugstināts Stratēģiskās un finanšu vadības departamenta (turpmāk – SFVD) darbinieku </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>2.3.1.Paaugstināts Stratēģiskās un finanšu vadības departamenta (turpmāk – SFVD) darbinieku pratības līmenis finanšu jautājumu jomā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A19885B" w14:textId="3AC0A513" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335" w:rsidP="00150335">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SFVD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4352" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40910485" w14:textId="1702CF91" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>pratības</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>2.3.1.1. Ik gadu apmācītie darbinieki (skaits)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="166726BB" w14:textId="77777777" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> līmenis finanšu jautājumu jomā</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="7A19885B" w14:textId="3AC0A513" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335" w:rsidP="00150335">
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E458132" w14:textId="77777777" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:r w:rsidRPr="00DA5471">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="948" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40910485" w14:textId="1702CF91" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="1B7A038E" w14:textId="77777777" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2.3.1.1. Ik gadu apmācītie darbinieki (skaits)</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...95 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32E70E64" w14:textId="77777777" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00150335" w:rsidRPr="00975252" w14:paraId="7662A477" w14:textId="77777777" w:rsidTr="00150335">
         <w:trPr>
           <w:trHeight w:val="614"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5C2C1700" w14:textId="77777777" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.3.2. Nodrošinātas SFVD konsultācijas EM darbiniekiem par budžeta veidošanas principiem un procesu, kā arī finanšu resursu izmantošanas labo praksi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="140D46CC" w14:textId="03608FB3" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335" w:rsidP="00150335">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SFVD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4352" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C61BBFA" w14:textId="39A6E183" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.3.2.1. Ik gadu īstenotie pasākumi (skaits)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C7544AE" w14:textId="77777777" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29D89F67" w14:textId="77777777" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7668043D" w14:textId="77777777" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F777F7D" w14:textId="77777777" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00150335" w:rsidRPr="00975252" w14:paraId="0F873CC6" w14:textId="77777777" w:rsidTr="00150335">
         <w:trPr>
           <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6F601D71" w14:textId="2B20EED8" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">2.3.3. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="003240E6" w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Digitalizēti</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Digitalizēti procesi finanšu vadības</w:t>
+            </w:r>
+            <w:r w:rsidR="003240E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un grāmatvedības </w:t>
+            </w:r>
             <w:r w:rsidR="003240E6" w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> procesi finanšu vadības</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> un grāmatvedības </w:t>
+              <w:t>jomā</w:t>
             </w:r>
             <w:r w:rsidR="003240E6" w:rsidRPr="00326D3B">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-              <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:footnoteReference w:id="4"/>
+              <w:footnoteReference w:id="5"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="414C6310" w14:textId="101CD622" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335" w:rsidP="00150335">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>IThD</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>IThD sadarbībā ar SFVD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4352" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2A814424" w14:textId="1C308996" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA5471">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.3.3.1. (5.4.1.1.) Digitalizētie procesi (skaits)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C1FDF10" w14:textId="77777777" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA5471">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2DBD3551" w14:textId="322262A9" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00BA14E1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> sadarbībā ar SFVD</w:t>
-[...47 lines deleted...]
-              <w:t xml:space="preserve"> procesi (skaits)</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="3C1FDF10" w14:textId="77777777" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00150335">
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4EB3295C" w14:textId="7F5741D6" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00BA14E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA5471">
-[...5 lines deleted...]
-              <w:t>-</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...61 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4A468C75" w14:textId="113C042A" w:rsidR="00150335" w:rsidRPr="00DA5471" w:rsidRDefault="00BA14E1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
@@ -8540,94 +8296,94 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc115001048"/>
     </w:p>
     <w:p w14:paraId="3B1C6857" w14:textId="31D25DDE" w:rsidR="00FE32DC" w:rsidRPr="00CF32D9" w:rsidRDefault="00326D3B" w:rsidP="00CF32D9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="004C06EB">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="_Toc118105437"/>
       <w:r w:rsidR="00E144AB" w:rsidRPr="00CF32D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Snieguma virziens: Kvalificēti, ministrijas mērķiem atbilstoši cilvēkresursi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4950" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3964"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="4210"/>
         <w:gridCol w:w="948"/>
         <w:gridCol w:w="948"/>
         <w:gridCol w:w="948"/>
         <w:gridCol w:w="948"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F5298B" w:rsidRPr="00975252" w14:paraId="274A8E62" w14:textId="77777777" w:rsidTr="008B4E1F">
         <w:trPr>
           <w:trHeight w:val="2187"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13809" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="584DD1BA" w14:textId="1812D4EC" w:rsidR="00F5298B" w:rsidRDefault="00F5298B" w:rsidP="00DA5471">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00975252">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -9556,63 +9312,61 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ir jāpievērš īpašu uzmanību</w:t>
             </w:r>
             <w:r w:rsidR="0060177C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> jauno darbinieku ievadīšana darbā</w:t>
             </w:r>
             <w:r w:rsidR="00B85326">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0060177C" w:rsidRPr="00B85326">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>mentorings</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00B85326">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="0060177C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> un savlaicīga</w:t>
             </w:r>
             <w:r w:rsidR="00B85326">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -9796,51 +9550,60 @@
               </w:rPr>
               <w:t xml:space="preserve"> minēts profesionālo zināšanu, atbildības un noslodzes nesamērība ar finansiālajām iespējām, kā arī būtiski lielāks atalgojums par līdzvērtīgu darbu privātajā sektorā. </w:t>
             </w:r>
             <w:r w:rsidR="1ECCDE6C" w:rsidRPr="10849B00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>EM</w:t>
             </w:r>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> konkurē par cilvēkresursiem gan valsts, gan privātajā sektorā, tādēļ par vienu no būtiskākajiem faktoriem tiek izvirzīts konkurētspējīgs atalgojums un motivācija. </w:t>
             </w:r>
             <w:r w:rsidRPr="00975252">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Taču bez konkurētspējīgas atalgojuma sistēmas, kvalificētu, ministrijas mērķiem atbilstošu cilvēkresursu piesaistē būtiska loma ir nodarbināto iesaistei un līdzdalībai, apmācība</w:t>
+              <w:t xml:space="preserve">Taču bez konkurētspējīgas atalgojuma sistēmas, kvalificētu, ministrijas mērķiem atbilstošu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00975252">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>cilvēkresursu piesaistē būtiska loma ir nodarbināto iesaistei un līdzdalībai, apmācība</w:t>
             </w:r>
             <w:r w:rsidR="00DC6209">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00975252">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> un attīstība</w:t>
             </w:r>
             <w:r w:rsidR="00DC6209">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
@@ -10084,61 +9847,59 @@
             <w:r w:rsidR="00F5298B" w:rsidRPr="00975252">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00F5298B" w:rsidRPr="00975252">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Profesionāli</w:t>
             </w:r>
             <w:r w:rsidR="00F5298B" w:rsidRPr="00975252">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00F5298B" w:rsidRPr="00975252">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Atvērtību</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00F5298B" w:rsidRPr="00975252">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> un </w:t>
             </w:r>
             <w:r w:rsidR="00F5298B" w:rsidRPr="00975252">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Cilvēku</w:t>
             </w:r>
             <w:r w:rsidR="00F5298B" w:rsidRPr="00975252">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
@@ -10278,438 +10039,427 @@
             <w:r w:rsidR="00F5298B" w:rsidRPr="00975252">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>tbilstību organizācijas vērtībām un kultūru.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F5298B" w:rsidRPr="00975252" w14:paraId="5B7321AB" w14:textId="77777777" w:rsidTr="004B692C">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13809" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7244FB8C" w14:textId="7C52E006" w:rsidR="00F5298B" w:rsidRPr="00661583" w:rsidRDefault="00F5298B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661583">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Snieguma virziena mērķi:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F5298B" w:rsidRPr="00975252" w14:paraId="1C72EF8E" w14:textId="77777777" w:rsidTr="004B692C">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13809" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6ADF880B" w14:textId="227B4293" w:rsidR="00F5298B" w:rsidRPr="00DA5471" w:rsidRDefault="00D23796">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00F5298B" w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">.1.Veicināt darbinieku apmācību un attīstību </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00583DE2" w:rsidRPr="00975252" w14:paraId="5E835F75" w14:textId="77777777" w:rsidTr="00583DE2">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23B3C7FC" w14:textId="484B76D9" w:rsidR="00583DE2" w:rsidRPr="00DA5471" w:rsidRDefault="00583DE2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rezultāt</w:t>
             </w:r>
             <w:r w:rsidR="009E62BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="005CE13F" w14:textId="2514DD90" w:rsidR="00583DE2" w:rsidRPr="00DA5471" w:rsidRDefault="00583DE2" w:rsidP="00583DE2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Atbildīgā struktūrvienība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4210" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0639EC61" w14:textId="77777777" w:rsidR="00583DE2" w:rsidRPr="00DA5471" w:rsidRDefault="00583DE2">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="0639EC61" w14:textId="12CF5088" w:rsidR="00583DE2" w:rsidRPr="00DA5471" w:rsidRDefault="001F1DE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC102E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Galvenie snieguma rādītāji</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="772E0B72" w14:textId="007A0C4D" w:rsidR="00583DE2" w:rsidRPr="00DA5471" w:rsidRDefault="00583DE2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Snieguma rādītāji</w:t>
+              <w:t>2022.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="772E0B72" w14:textId="007A0C4D" w:rsidR="00583DE2" w:rsidRPr="00DA5471" w:rsidRDefault="00583DE2">
+          <w:p w14:paraId="3C7A0432" w14:textId="65369BEB" w:rsidR="00583DE2" w:rsidRPr="00DA5471" w:rsidRDefault="00583DE2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2022.</w:t>
+              <w:t>2023.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C7A0432" w14:textId="65369BEB" w:rsidR="00583DE2" w:rsidRPr="00DA5471" w:rsidRDefault="00583DE2">
+          <w:p w14:paraId="2FFFB587" w14:textId="7B087E2E" w:rsidR="00583DE2" w:rsidRPr="00DA5471" w:rsidRDefault="00583DE2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2023.</w:t>
+              <w:t>2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...33 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7FE3BAD4" w14:textId="0FDDA107" w:rsidR="00583DE2" w:rsidRPr="00DA5471" w:rsidRDefault="00583DE2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2029.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00583DE2" w:rsidRPr="00975252" w14:paraId="7271AAB1" w14:textId="77777777" w:rsidTr="00583DE2">
         <w:trPr>
           <w:trHeight w:val="748"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C0A52D6" w14:textId="77777777" w:rsidR="00583DE2" w:rsidRPr="00DA5471" w:rsidRDefault="00583DE2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.1.1. Veicināta darbinieku karjeras izaugsmes (iekšējā darbinieku rotācija, t.sk. horizontālā)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70F202DD" w14:textId="343F9B95" w:rsidR="00583DE2" w:rsidRPr="00DA5471" w:rsidRDefault="005C1CB7" w:rsidP="005C1CB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PVN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4210" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F64BFB1" w14:textId="3FD08163" w:rsidR="00583DE2" w:rsidRPr="00DA5471" w:rsidRDefault="00583DE2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.1.1.1. Darbinieku mainības līmenis</w:t>
             </w:r>
@@ -10767,185 +10517,180 @@
               <w:t>rādītājs piemērojams g</w:t>
             </w:r>
             <w:r w:rsidR="000F36BC" w:rsidRPr="000F36BC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>adījumā, ja tiks piešķirti nepieciešamie papildu finanšu līdzekļi</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="271A8FE4" w14:textId="77777777" w:rsidR="00583DE2" w:rsidRPr="00DA5471" w:rsidRDefault="00583DE2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="410EE636" w14:textId="77777777" w:rsidR="00583DE2" w:rsidRPr="00DA5471" w:rsidRDefault="00583DE2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73A26AEC" w14:textId="77777777" w:rsidR="00583DE2" w:rsidRPr="00DA5471" w:rsidRDefault="00583DE2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38ECE09D" w14:textId="77777777" w:rsidR="00583DE2" w:rsidRPr="00DA5471" w:rsidRDefault="00583DE2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>≥10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1CB7" w:rsidRPr="00975252" w14:paraId="750F54C2" w14:textId="77777777" w:rsidTr="00583DE2">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44D9C0B6" w14:textId="61E66D65" w:rsidR="005C1CB7" w:rsidRPr="00DA5471" w:rsidRDefault="005C1CB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.1.2.Paaugstināta darbinieku iesaiste līdzdalība</w:t>
             </w:r>
@@ -10979,51 +10724,60 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> un </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">apmācībās </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(kursi, semināri, lekcijas, pieredzes apmaiņa, labās prakses pārņemšana, t.sk. pašmācība, pašizglītošanās)</w:t>
+              <w:t xml:space="preserve">(kursi, semināri, lekcijas, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA5471">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>pieredzes apmaiņa, labās prakses pārņemšana, t.sk. pašmācība, pašizglītošanās)</w:t>
             </w:r>
             <w:r w:rsidR="00D13C3C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. Darbinieku </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> iniciatīv</w:t>
             </w:r>
             <w:r w:rsidR="00D13C3C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
@@ -11035,99 +10789,108 @@
               </w:rPr>
               <w:t xml:space="preserve">, iesaiste lēmumu pieņemšanā un atbildība par rezultātu, dalība </w:t>
             </w:r>
             <w:r w:rsidR="00390331">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">saliedēšanas </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>pasākumos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0DAE4955" w14:textId="0B65E156" w:rsidR="005C1CB7" w:rsidRPr="00DA5471" w:rsidRDefault="005C1CB7" w:rsidP="005C1CB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>PVN sadarbībā ar visām struktūrvienībām un DP</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">PVN sadarbībā ar visām </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>struktūrvienībām un DP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4210" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="723FED42" w14:textId="6F34F21F" w:rsidR="005C1CB7" w:rsidRPr="00DA5471" w:rsidRDefault="005C1CB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">3.1.2.1. </w:t>
             </w:r>
             <w:r w:rsidR="00AB7782">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="008469C1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">arbinieku iemaņu pilnveidei </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -11147,737 +10910,714 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(procents</w:t>
             </w:r>
             <w:r w:rsidR="008469C1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> no kopēja darba laika</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="197E03B3" w14:textId="77777777" w:rsidR="005C1CB7" w:rsidRPr="00DA5471" w:rsidRDefault="005C1CB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1260B449" w14:textId="77777777" w:rsidR="005C1CB7" w:rsidRPr="00DA5471" w:rsidRDefault="005C1CB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>≤10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22F10839" w14:textId="38DB201F" w:rsidR="005C1CB7" w:rsidRPr="00DA5471" w:rsidRDefault="008469C1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="005C1CB7" w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13D532EC" w14:textId="55A126B8" w:rsidR="005C1CB7" w:rsidRPr="00DA5471" w:rsidRDefault="008469C1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="005C1CB7" w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1CB7" w:rsidRPr="00975252" w14:paraId="2CBD4C86" w14:textId="77777777" w:rsidTr="00583DE2">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="442E3FAE" w14:textId="77777777" w:rsidR="005C1CB7" w:rsidRPr="00DA5471" w:rsidRDefault="005C1CB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68338C30" w14:textId="50CC2EDA" w:rsidR="005C1CB7" w:rsidRPr="00DA5471" w:rsidRDefault="005C1CB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4210" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C95F511" w14:textId="33DCA4CE" w:rsidR="005C1CB7" w:rsidRPr="00DA5471" w:rsidRDefault="005C1CB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.1.2.2. Nodarbinātie, kuriem kompetences ir novērtētas augstā līmenī (procents no kopējā darbinieku skaita)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FE748AB" w14:textId="77777777" w:rsidR="005C1CB7" w:rsidRPr="00DA5471" w:rsidRDefault="005C1CB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26DBAA81" w14:textId="77777777" w:rsidR="005C1CB7" w:rsidRPr="00DA5471" w:rsidRDefault="005C1CB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5428DD4C" w14:textId="77777777" w:rsidR="005C1CB7" w:rsidRPr="00DA5471" w:rsidRDefault="005C1CB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3EBE7C8F" w14:textId="77777777" w:rsidR="005C1CB7" w:rsidRPr="00DA5471" w:rsidRDefault="005C1CB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1CB7" w:rsidRPr="00975252" w14:paraId="4062DD6F" w14:textId="77777777" w:rsidTr="00583DE2">
         <w:trPr>
           <w:trHeight w:val="821"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="678E797B" w14:textId="77777777" w:rsidR="005C1CB7" w:rsidRPr="00DA5471" w:rsidRDefault="005C1CB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="752D6A99" w14:textId="616B2C47" w:rsidR="005C1CB7" w:rsidRPr="00DA5471" w:rsidRDefault="005C1CB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4210" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6A5F5914" w14:textId="01FB58C7" w:rsidR="005C1CB7" w:rsidRPr="00DA5471" w:rsidRDefault="005C1CB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">3.1.2.3. Nodarbināto dalība </w:t>
             </w:r>
             <w:r w:rsidR="00390331">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">saliedēšanas </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>pasākumos (procents no kopējā darbinieku skaita)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="66E94AE0" w14:textId="77777777" w:rsidR="005C1CB7" w:rsidRPr="00DA5471" w:rsidRDefault="005C1CB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1EEA61D2" w14:textId="77777777" w:rsidR="005C1CB7" w:rsidRPr="00DA5471" w:rsidRDefault="005C1CB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="20B78517" w14:textId="7C070268" w:rsidR="005C1CB7" w:rsidRPr="00DA5471" w:rsidRDefault="00651E65">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="005C1CB7" w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3B7987FE" w14:textId="3B3DAFDE" w:rsidR="005C1CB7" w:rsidRPr="00DA5471" w:rsidRDefault="00651E65">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="005C1CB7" w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C1CB7" w:rsidRPr="00975252" w14:paraId="37D8C816" w14:textId="77777777" w:rsidTr="00583DE2">
         <w:trPr>
           <w:trHeight w:val="821"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5E93E8A0" w14:textId="08872C97" w:rsidR="005C1CB7" w:rsidRPr="00DA5471" w:rsidRDefault="005C1CB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">3.1.3. Paaugstināta darba produktivitāte, ieviešot vienotus principus nodarbināto ievadīšanai darbā </w:t>
             </w:r>
             <w:r w:rsidR="005445FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="005445FF" w:rsidRPr="005445FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>metorings</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="005445FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">un </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">motivējošo darba organizāciju </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2BD5D413" w14:textId="4DC28378" w:rsidR="005C1CB7" w:rsidRPr="00DA5471" w:rsidRDefault="005C1CB7" w:rsidP="005C1CB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PVN sadarbībā ar EM vadību, visām struktūrvienībām un DP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4210" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4535B432" w14:textId="49E8B355" w:rsidR="005C1CB7" w:rsidRPr="00DA5471" w:rsidRDefault="005C1CB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">3.1.3.1. Augsts </w:t>
             </w:r>
             <w:r w:rsidR="002134A3">
@@ -11890,1075 +11630,1024 @@
             </w:r>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>darbiniek</w:t>
             </w:r>
             <w:r w:rsidR="007E194B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00651E65">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>mento</w:t>
             </w:r>
             <w:r w:rsidR="007E194B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidR="00651E65">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> novērtējums pēc pārbaudes laika (procents no kopējā jauno darbinieku</w:t>
             </w:r>
             <w:r w:rsidR="000F36BC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>/mentoru</w:t>
+            </w:r>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> skaita)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="384EAD18" w14:textId="77777777" w:rsidR="005C1CB7" w:rsidRPr="00DA5471" w:rsidRDefault="005C1CB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3D533DC5" w14:textId="77777777" w:rsidR="005C1CB7" w:rsidRPr="00DA5471" w:rsidRDefault="005C1CB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3D75966B" w14:textId="77777777" w:rsidR="005C1CB7" w:rsidRPr="00DA5471" w:rsidRDefault="005C1CB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="63185744" w14:textId="77777777" w:rsidR="005C1CB7" w:rsidRPr="00DA5471" w:rsidRDefault="005C1CB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F5298B" w:rsidRPr="00975252" w14:paraId="28A5EB5D" w14:textId="77777777" w:rsidTr="004B692C">
         <w:trPr>
           <w:trHeight w:val="344"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13809" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2135D12A" w14:textId="1293B21D" w:rsidR="00F5298B" w:rsidRPr="00DA5471" w:rsidRDefault="00D23796">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00F5298B" w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.2. Pilnveidots atalgojums un darbinieku materiālā motivācija</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CE0C4E" w:rsidRPr="00975252" w14:paraId="634DBACC" w14:textId="77777777" w:rsidTr="00CE0C4E">
         <w:trPr>
           <w:trHeight w:val="382"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F2EE5FF" w14:textId="7577E089" w:rsidR="00CE0C4E" w:rsidRPr="00DA5471" w:rsidRDefault="00CE0C4E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rezultāt</w:t>
             </w:r>
             <w:r w:rsidR="009E62BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0043091F" w14:textId="536D0CE0" w:rsidR="00CE0C4E" w:rsidRPr="00DA5471" w:rsidRDefault="00CE0C4E" w:rsidP="00CE0C4E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Atbildīgā struktūrvienība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4210" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26C19A2E" w14:textId="77777777" w:rsidR="00CE0C4E" w:rsidRPr="00DA5471" w:rsidRDefault="00CE0C4E">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="26C19A2E" w14:textId="05C4E1C4" w:rsidR="00CE0C4E" w:rsidRPr="00DA5471" w:rsidRDefault="001F1DE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC102E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Galvenie snieguma rādītāji</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C44A379" w14:textId="2C58C6E8" w:rsidR="00CE0C4E" w:rsidRPr="00DA5471" w:rsidRDefault="00CE0C4E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Snieguma rādītāji</w:t>
+              <w:t>2022.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C44A379" w14:textId="2C58C6E8" w:rsidR="00CE0C4E" w:rsidRPr="00DA5471" w:rsidRDefault="00CE0C4E">
+          <w:p w14:paraId="204057DA" w14:textId="64D3714B" w:rsidR="00CE0C4E" w:rsidRPr="00DA5471" w:rsidRDefault="00CE0C4E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2022.</w:t>
+              <w:t>2023.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="204057DA" w14:textId="64D3714B" w:rsidR="00CE0C4E" w:rsidRPr="00DA5471" w:rsidRDefault="00CE0C4E">
+          <w:p w14:paraId="5F76FDDE" w14:textId="1EAE413C" w:rsidR="00CE0C4E" w:rsidRPr="00DA5471" w:rsidRDefault="00CE0C4E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2023.</w:t>
+              <w:t>2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...33 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72F605E9" w14:textId="1E095F5C" w:rsidR="00CE0C4E" w:rsidRPr="00DA5471" w:rsidRDefault="00CE0C4E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2029.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00436ABF" w:rsidRPr="00975252" w14:paraId="0A01D871" w14:textId="77777777" w:rsidTr="00CE0C4E">
         <w:trPr>
           <w:trHeight w:val="588"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B71CBB4" w14:textId="77777777" w:rsidR="00436ABF" w:rsidRPr="00DA5471" w:rsidRDefault="00436ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.2.1. Atlīdzība atbilstoši darba sniegumam, regulāra atalgojuma kritēriju </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>3.2.1. Atlīdzība atbilstoši darba sniegumam, regulāra atalgojuma kritēriju pārskate</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39D7A051" w14:textId="77777777" w:rsidR="00436ABF" w:rsidRPr="00DA5471" w:rsidRDefault="00436ABF" w:rsidP="00CE0C4E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">PVN </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38040764" w14:textId="4D98F44F" w:rsidR="00436ABF" w:rsidRPr="00DA5471" w:rsidRDefault="00436ABF" w:rsidP="00CE0C4E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4210" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D9C54A8" w14:textId="10B39504" w:rsidR="00436ABF" w:rsidRPr="00DA5471" w:rsidRDefault="00436ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">3.2.1.1. Identificēti </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>precīzi/saprotami atalgojuma kritēriji (skaits)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="416875E4" w14:textId="77777777" w:rsidR="00436ABF" w:rsidRPr="00DA5471" w:rsidRDefault="00436ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>≤3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F7F82E5" w14:textId="77777777" w:rsidR="00436ABF" w:rsidRPr="00DA5471" w:rsidRDefault="00436ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>≤5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39CD6794" w14:textId="77777777" w:rsidR="00436ABF" w:rsidRPr="00DA5471" w:rsidRDefault="00436ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>≤7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="180B712F" w14:textId="77777777" w:rsidR="00436ABF" w:rsidRPr="00DA5471" w:rsidRDefault="00436ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>≤7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00436ABF" w:rsidRPr="00975252" w14:paraId="03EE91C0" w14:textId="77777777" w:rsidTr="00CE0C4E">
         <w:trPr>
           <w:trHeight w:val="841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7ADAB4D6" w14:textId="77777777" w:rsidR="00436ABF" w:rsidRPr="00DA5471" w:rsidRDefault="00436ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03D91BA8" w14:textId="1DF0CC3A" w:rsidR="00436ABF" w:rsidRPr="00DA5471" w:rsidRDefault="00436ABF" w:rsidP="00CE0C4E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4210" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3B069CC7" w14:textId="48AF4E35" w:rsidR="00436ABF" w:rsidRPr="00DA5471" w:rsidRDefault="00436ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.2.1.2. Papildu kritēriju izstrāde papildu atlīdzībai augstam darba sniegumam (papildu kritēriju skaits)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="07B9403C" w14:textId="1DF2D605" w:rsidR="00436ABF" w:rsidRPr="00DA5471" w:rsidRDefault="00623056">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="68E1EB47" w14:textId="77777777" w:rsidR="00436ABF" w:rsidRPr="00DA5471" w:rsidRDefault="00436ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3E0BE673" w14:textId="64A6510D" w:rsidR="00436ABF" w:rsidRPr="00DA5471" w:rsidRDefault="00623056">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="69949394" w14:textId="66B91B18" w:rsidR="00436ABF" w:rsidRPr="00DA5471" w:rsidRDefault="00623056">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00436ABF" w:rsidRPr="00975252" w14:paraId="721A90CB" w14:textId="77777777" w:rsidTr="00CE0C4E">
         <w:trPr>
           <w:trHeight w:val="556"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="07F8ED93" w14:textId="5756E3B1" w:rsidR="00436ABF" w:rsidRPr="00DA5471" w:rsidRDefault="00436ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.2.2. Sasniegts k</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>onkurētspējīgs atalgojums starp valsts pārvaldes iestādēm un privāto sektoru</w:t>
             </w:r>
             <w:r w:rsidR="009E78B5">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:footnoteReference w:id="5"/>
+              <w:footnoteReference w:id="6"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="725A2553" w14:textId="7AC3F99D" w:rsidR="00436ABF" w:rsidRPr="00DA5471" w:rsidRDefault="00B044DE" w:rsidP="00436ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00436ABF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PVN, SFVD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4210" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0756D24C" w14:textId="7FB49337" w:rsidR="00436ABF" w:rsidRPr="00DA5471" w:rsidRDefault="00436ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -13002,485 +12691,484 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="009B4336">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>piemērojams</w:t>
             </w:r>
             <w:r w:rsidR="009B4336" w:rsidRPr="009B4336">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>, ja tiks piešķirti nepieciešamie papildu finanšu līdzekļi</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00DA5471">
+              <w:t xml:space="preserve">, ja tiks </w:t>
+            </w:r>
+            <w:r w:rsidR="009B4336" w:rsidRPr="009B4336">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>piešķirti nepieciešamie papildu finanšu līdzekļi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA5471">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="28CE6BE0" w14:textId="658E71D2" w:rsidR="00436ABF" w:rsidRPr="00DA5471" w:rsidRDefault="00436ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="120D480B" w14:textId="47E55542" w:rsidR="00436ABF" w:rsidRPr="00DA5471" w:rsidRDefault="00436ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="22919568" w14:textId="00088CB5" w:rsidR="00436ABF" w:rsidRPr="00DA5471" w:rsidRDefault="00436ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="461D6E3A" w14:textId="297318D2" w:rsidR="00436ABF" w:rsidRPr="00DA5471" w:rsidRDefault="00436ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5471">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F5298B" w:rsidRPr="00975252" w14:paraId="50D798BA" w14:textId="77777777" w:rsidTr="004B692C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13809" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20C8C26D" w14:textId="56DBF5EF" w:rsidR="00F5298B" w:rsidRPr="00961A93" w:rsidRDefault="00D23796">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00961A93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00F5298B" w:rsidRPr="00961A93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.3. Atbilstība organizācijas vērtībām un kultūrai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00436ABF" w:rsidRPr="00975252" w14:paraId="38118469" w14:textId="77777777" w:rsidTr="00436ABF">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="008C8733" w14:textId="6F1CB3F9" w:rsidR="00436ABF" w:rsidRPr="00961A93" w:rsidRDefault="00436ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00961A93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rezultāt</w:t>
             </w:r>
             <w:r w:rsidR="009E62BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A0AFC32" w14:textId="6D49A25B" w:rsidR="00436ABF" w:rsidRPr="00961A93" w:rsidRDefault="00436ABF" w:rsidP="00436ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Atbildīgā struktūrvienība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4210" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="127A0832" w14:textId="77777777" w:rsidR="00436ABF" w:rsidRPr="00961A93" w:rsidRDefault="00436ABF">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="127A0832" w14:textId="0F854AC6" w:rsidR="00436ABF" w:rsidRPr="00961A93" w:rsidRDefault="001F1DE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC102E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Galvenie snieguma rādītāji</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E992DB8" w14:textId="0A76EE03" w:rsidR="00436ABF" w:rsidRPr="00961A93" w:rsidRDefault="00436ABF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00961A93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Snieguma rādītāji</w:t>
+              <w:t>2022.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E992DB8" w14:textId="0A76EE03" w:rsidR="00436ABF" w:rsidRPr="00961A93" w:rsidRDefault="00436ABF">
+          <w:p w14:paraId="057BD798" w14:textId="0F95A8DB" w:rsidR="00436ABF" w:rsidRPr="00961A93" w:rsidRDefault="00436ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00961A93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2022.</w:t>
+              <w:t>2023.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="057BD798" w14:textId="0F95A8DB" w:rsidR="00436ABF" w:rsidRPr="00961A93" w:rsidRDefault="00436ABF">
+          <w:p w14:paraId="7B0A9D7C" w14:textId="7B7BA323" w:rsidR="00436ABF" w:rsidRPr="00961A93" w:rsidRDefault="00436ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00961A93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2023.</w:t>
+              <w:t>2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...33 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="614891E2" w14:textId="512E5DCA" w:rsidR="00436ABF" w:rsidRPr="00961A93" w:rsidRDefault="00436ABF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00961A93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2029.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B044DE" w:rsidRPr="00975252" w14:paraId="7704D1A3" w14:textId="77777777" w:rsidTr="00436ABF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0568FCC8" w14:textId="77777777" w:rsidR="00B044DE" w:rsidRPr="00961A93" w:rsidRDefault="00B044DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00961A93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">3.3.1. Attīstīts ministrijas kā </w:t>
             </w:r>
@@ -13527,76 +13215,74 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>augsi profesionālu pretendentu pieteikšanās darbam ministrijā</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00961A93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="13118CE9" w14:textId="4DD049B0" w:rsidR="00B044DE" w:rsidRPr="00961A93" w:rsidRDefault="00B044DE" w:rsidP="00B044DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PVN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4210" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2357752D" w14:textId="651B2C39" w:rsidR="00B044DE" w:rsidRPr="00961A93" w:rsidRDefault="00B044DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661583">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.3.1.1</w:t>
             </w:r>
@@ -13653,593 +13339,575 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="000762DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">īpatsvara </w:t>
             </w:r>
             <w:r w:rsidRPr="00961A93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>procents)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D371177" w14:textId="77777777" w:rsidR="00B044DE" w:rsidRPr="00961A93" w:rsidRDefault="00B044DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00961A93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74A6056D" w14:textId="4DBCE53F" w:rsidR="00B044DE" w:rsidRPr="00961A93" w:rsidRDefault="000762DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="202B28E6" w14:textId="0D6663D7" w:rsidR="00B044DE" w:rsidRPr="00961A93" w:rsidRDefault="009B4336">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32CCD499" w14:textId="77777777" w:rsidR="00B044DE" w:rsidRPr="00961A93" w:rsidRDefault="00B044DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00961A93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B044DE" w:rsidRPr="00975252" w14:paraId="2E542AED" w14:textId="77777777" w:rsidTr="00436ABF">
         <w:trPr>
           <w:trHeight w:val="541"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="137D1D27" w14:textId="77777777" w:rsidR="00B044DE" w:rsidRPr="00961A93" w:rsidRDefault="00B044DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00961A93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.3.2. Veicināta laba pārvaldība un sabiedrības uzticēšanās, t.sk m</w:t>
             </w:r>
             <w:r w:rsidRPr="00961A93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>inistrijas vērtību uzturēšana darba procesos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="017114B9" w14:textId="6A8B3F39" w:rsidR="00B044DE" w:rsidRPr="00961A93" w:rsidRDefault="00B044DE" w:rsidP="00B044DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PVN sadarbībā ar DP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4210" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6A34C0CA" w14:textId="4659FC5B" w:rsidR="00B044DE" w:rsidRPr="00961A93" w:rsidRDefault="00B044DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00961A93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.3.2.1. Darbinieku apmierinātība (respondentu procents)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="04D4FF72" w14:textId="77777777" w:rsidR="00B044DE" w:rsidRPr="00961A93" w:rsidRDefault="00B044DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00961A93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7A58733B" w14:textId="77777777" w:rsidR="00B044DE" w:rsidRPr="00961A93" w:rsidRDefault="00B044DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00961A93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2E498ED4" w14:textId="77777777" w:rsidR="00B044DE" w:rsidRPr="00961A93" w:rsidRDefault="00B044DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00961A93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="56F9202C" w14:textId="77777777" w:rsidR="00B044DE" w:rsidRPr="00961A93" w:rsidRDefault="00B044DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00961A93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>85</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B044DE" w:rsidRPr="00975252" w14:paraId="6E6E534C" w14:textId="77777777" w:rsidTr="00436ABF">
         <w:trPr>
           <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2807459B" w14:textId="77777777" w:rsidR="00B044DE" w:rsidRPr="00961A93" w:rsidRDefault="00B044DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6DFF91FF" w14:textId="311FB248" w:rsidR="00B044DE" w:rsidRPr="00961A93" w:rsidRDefault="00B044DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4210" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0090E3EB" w14:textId="7F88FB73" w:rsidR="00B044DE" w:rsidRPr="00961A93" w:rsidRDefault="00B044DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00961A93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.3.2.2. Ārējo klientu</w:t>
             </w:r>
             <w:r w:rsidR="00BE49BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>/sadarbības partneru</w:t>
             </w:r>
             <w:r w:rsidRPr="00961A93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> apmierinātība (respondentu procents)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="518460A6" w14:textId="77777777" w:rsidR="00B044DE" w:rsidRPr="00961A93" w:rsidRDefault="00B044DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00961A93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5E7C9593" w14:textId="77777777" w:rsidR="00B044DE" w:rsidRPr="00961A93" w:rsidRDefault="00B044DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00961A93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6C830277" w14:textId="77777777" w:rsidR="00B044DE" w:rsidRPr="00961A93" w:rsidRDefault="00B044DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00961A93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="790275CE" w14:textId="77777777" w:rsidR="00B044DE" w:rsidRPr="00961A93" w:rsidRDefault="00B044DE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00961A93">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>85</w:t>
             </w:r>
@@ -14257,121 +13925,121 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67702CD1" w14:textId="77777777" w:rsidR="00C42B85" w:rsidRDefault="00C42B85">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="70457BBB" w14:textId="10570398" w:rsidR="00FE32DC" w:rsidRDefault="00EF296C" w:rsidP="002C761B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc115001049"/>
-      <w:bookmarkStart w:id="11" w:name="_Toc118105438"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc118105438"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc115001049"/>
       <w:r w:rsidRPr="00961A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Snieguma virziens: </w:t>
       </w:r>
       <w:r w:rsidR="00DC5649">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00DC5649" w:rsidRPr="00DC5649">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>abvēlīga un motivējoša vide darbiniekiem</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="00DC5649">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4950" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3964"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="4352"/>
         <w:gridCol w:w="948"/>
         <w:gridCol w:w="948"/>
         <w:gridCol w:w="948"/>
         <w:gridCol w:w="948"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EF296C" w:rsidRPr="00975252" w14:paraId="6A992E1B" w14:textId="77777777" w:rsidTr="0F7FE1FC">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13809" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6AA3473E" w14:textId="77777777" w:rsidR="00EF296C" w:rsidRPr="00975252" w:rsidRDefault="00EF296C" w:rsidP="00961A93">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00975252">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -14648,71 +14316,51 @@
             <w:r w:rsidR="00237FB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> vēlētos </w:t>
             </w:r>
             <w:r w:rsidR="00580A10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">redzēt </w:t>
             </w:r>
             <w:r w:rsidR="00237FB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">mazas </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> telpas</w:t>
+              <w:t>mazas koprades telpas</w:t>
             </w:r>
             <w:r w:rsidR="007B6271">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00580A10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="007B6271">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -14793,356 +14441,336 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0F7FE1FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Sakarā ar energoresursu sadārdzinājumu, lai </w:t>
             </w:r>
             <w:r w:rsidR="00580A10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>īstenotu</w:t>
             </w:r>
             <w:r w:rsidRPr="0F7FE1FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve"> energotaupības pasākumus un samazinātu enerģijas patēriņu</w:t>
+            </w:r>
+            <w:r w:rsidR="3A9B5B75" w:rsidRPr="0F7FE1FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> līdz pārejai uz jaunu ēku, 2022.</w:t>
+            </w:r>
+            <w:r w:rsidR="0B043FEA" w:rsidRPr="0F7FE1FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> –</w:t>
+            </w:r>
+            <w:r w:rsidR="3A9B5B75" w:rsidRPr="0F7FE1FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2023.gada apkures sezonā </w:t>
+            </w:r>
+            <w:r w:rsidR="00580A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pirmās trīs darba dienas nedēļā </w:t>
+            </w:r>
+            <w:r w:rsidR="603031F6" w:rsidRPr="0F7FE1FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>darbs EM tiks organizēts klātienē</w:t>
+            </w:r>
+            <w:r w:rsidR="54418193" w:rsidRPr="0F7FE1FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, nodrošinot </w:t>
+            </w:r>
+            <w:r w:rsidR="00580A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>iekštelpās</w:t>
+            </w:r>
+            <w:r w:rsidR="54418193" w:rsidRPr="0F7FE1FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 19 grādu temperatūru. </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD40D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nedēļas a</w:t>
+            </w:r>
+            <w:r w:rsidR="00580A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>tlikušās darba dienās</w:t>
+            </w:r>
+            <w:r w:rsidR="715BA155" w:rsidRPr="0F7FE1FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> pasākumus un samazinātu enerģijas patēriņu</w:t>
+            <w:r w:rsidR="6E52A6F4" w:rsidRPr="0F7FE1FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">temperatūra EM ēkā tiks </w:t>
+            </w:r>
+            <w:r w:rsidR="00580A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>vēl pazemināta</w:t>
+            </w:r>
+            <w:r w:rsidR="6E52A6F4" w:rsidRPr="0F7FE1FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="715BA155" w:rsidRPr="0F7FE1FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">darbu klātienē </w:t>
+            </w:r>
+            <w:r w:rsidR="00580A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">atļaujot </w:t>
+            </w:r>
+            <w:r w:rsidR="715BA155" w:rsidRPr="0F7FE1FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>veik</w:t>
+            </w:r>
+            <w:r w:rsidR="008819F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidR="715BA155" w:rsidRPr="0F7FE1FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tikai </w:t>
+            </w:r>
+            <w:r w:rsidR="00580A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>augstākā līmeņa</w:t>
+            </w:r>
+            <w:r w:rsidR="00035A24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vadītājiem</w:t>
+            </w:r>
+            <w:r w:rsidR="5CDB36B2" w:rsidRPr="0F7FE1FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un darbinieki</w:t>
+            </w:r>
+            <w:r w:rsidR="00035A24">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>em</w:t>
+            </w:r>
+            <w:r w:rsidR="5CDB36B2" w:rsidRPr="0F7FE1FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, kuru darba pienākumu veikšana attālināti nav iespējama. </w:t>
+            </w:r>
+            <w:r w:rsidR="6FE3F5DE" w:rsidRPr="0F7FE1FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No 2022.gada oktobra tiks pārtraukta </w:t>
+            </w:r>
+            <w:r w:rsidR="0046142D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrā iekšpagalmā trīs stāvu ēkas </w:t>
+            </w:r>
+            <w:r w:rsidR="6FE3F5DE" w:rsidRPr="0F7FE1FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>izmantošana darbinieku izvietošanai</w:t>
+            </w:r>
+            <w:r w:rsidR="05422DC5" w:rsidRPr="0F7FE1FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, atbrīvojot aptuveni 260</w:t>
             </w:r>
             <w:r w:rsidR="3A9B5B75" w:rsidRPr="0F7FE1FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> līdz pārejai uz jaunu ēku, 2022.</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> –</w:t>
+              <w:t>m</w:t>
             </w:r>
             <w:r w:rsidR="3A9B5B75" w:rsidRPr="0F7FE1FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...136 lines deleted...]
-              <w:t>augstākā līmeņa</w:t>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="2B3EB20F" w:rsidRPr="0F7FE1FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="3A9B5B75" w:rsidRPr="0F7FE1FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00035A24">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> vadītājiem</w:t>
-[...96 lines deleted...]
-              </w:rPr>
               <w:t>Paralēli t</w:t>
             </w:r>
             <w:r w:rsidR="63EECBDB" w:rsidRPr="0F7FE1FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">iks turpināta sensoru uzstādīšana apgaismojumam ēkas gaiteņos un </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="63EECBDB" w:rsidRPr="00035A24">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Led</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="63EECBDB" w:rsidRPr="0F7FE1FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> paneļu uzstādīšana, kā arī </w:t>
             </w:r>
             <w:r w:rsidR="00035A24">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">tiks </w:t>
             </w:r>
             <w:r w:rsidR="63EECBDB" w:rsidRPr="0F7FE1FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>samazināts lietotās sadz</w:t>
             </w:r>
             <w:r w:rsidR="2F8E8534" w:rsidRPr="0F7FE1FC">
@@ -15400,92 +15028,91 @@
             <w:r w:rsidR="3A9B5B75" w:rsidRPr="0F7FE1FC">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> biroja telpu iekārtojumu (mēbeles, interjers, aprīkojums, internets u.c.).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF296C" w:rsidRPr="00975252" w14:paraId="11F72DA3" w14:textId="77777777" w:rsidTr="0F7FE1FC">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13809" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="118AB966" w14:textId="77777777" w:rsidR="00EF296C" w:rsidRPr="00132CD6" w:rsidRDefault="00EF296C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132CD6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Snieguma virziena mērķi:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF296C" w:rsidRPr="00975252" w14:paraId="26A65658" w14:textId="77777777" w:rsidTr="0F7FE1FC">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13809" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="529E86CD" w14:textId="63F4DBDB" w:rsidR="00EF296C" w:rsidRPr="00796236" w:rsidRDefault="00D23796">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -15497,283 +15124,275 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">.1. </w:t>
             </w:r>
             <w:r w:rsidR="004F15CD" w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Efektīvi izmantot Biroja telpas </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F15CD" w:rsidRPr="00975252" w14:paraId="4FE40A38" w14:textId="77777777" w:rsidTr="00DC2D3B">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="433D0751" w14:textId="0FB974EB" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rezultāt</w:t>
             </w:r>
             <w:r w:rsidR="009E62BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="174E8220" w14:textId="07BAC5BE" w:rsidR="004F15CD" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Atbildīgā struktūrvienība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4352" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="39E2B4FB" w14:textId="2340BDCD" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39E2B4FB" w14:textId="5364307A" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="001F1DE1" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00CC102E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Galvenie snieguma rādītāji</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4945D33B" w14:textId="05BE28A9" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Snieguma rādītāji</w:t>
+              <w:t>2022.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="4945D33B" w14:textId="05BE28A9" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="16C5544E" w14:textId="6B2A7DEF" w:rsidR="004F15CD" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2022.</w:t>
+              <w:t>2023.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="16C5544E" w14:textId="6B2A7DEF" w:rsidR="004F15CD" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B3FEDF5" w14:textId="582E2FE9" w:rsidR="004F15CD" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2023.</w:t>
+              <w:t>2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...31 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4E989DA1" w14:textId="7EF0E1AC" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2029.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F15CD" w:rsidRPr="00975252" w14:paraId="609AFEA9" w14:textId="77777777" w:rsidTr="00DC2D3B">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6EAA0E4A" w14:textId="7B10FD0A" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
@@ -15788,85 +15407,83 @@
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.1.</w:t>
             </w:r>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> Optimizēti ēkas apsaimniekošanas izdevumi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:footnoteReference w:id="6"/>
+              <w:footnoteReference w:id="7"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0CF32E4A" w14:textId="2444AECB" w:rsidR="004F15CD" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>AN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4352" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="684374AB" w14:textId="57E2A7AE" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4.</w:t>
@@ -15890,466 +15507,453 @@
               <w:t>.1.1.Samazināta darbinieku izvietojumam nepieciešamā platība (platības samazinājuma procents pret 202</w:t>
             </w:r>
             <w:r w:rsidR="00D30F20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.gadu uz vienu darbinieku)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7EDFAF44" w14:textId="660EC014" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6653BA2A" w14:textId="639497D0" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3519BDD7" w14:textId="1483E177" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3794C01E" w14:textId="10E49624" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F15CD" w:rsidRPr="00975252" w14:paraId="06B12B92" w14:textId="77777777" w:rsidTr="007120D6">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13809" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1BDCF509" w14:textId="59D4F142" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.2. Paaugstināt energoefektivitāti izmantojamai ēkai un iekārtām</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F15CD" w:rsidRPr="00975252" w14:paraId="7F6CBB5B" w14:textId="77777777" w:rsidTr="00DC2D3B">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D1332A4" w14:textId="6A90E9F9" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rezultāt</w:t>
             </w:r>
             <w:r w:rsidR="009E62BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="564B28B6" w14:textId="7F313962" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Atbildīgā struktūrvienība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4352" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C65B78B" w14:textId="77777777" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="1C65B78B" w14:textId="47CB6ACD" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="001F1DE1" w:rsidP="004F15CD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC102E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Galvenie snieguma rādītāji</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="053F18C8" w14:textId="5F9EC803" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Snieguma rādītāji</w:t>
+              <w:t>2022.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="053F18C8" w14:textId="5F9EC803" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
+          <w:p w14:paraId="60A6567E" w14:textId="696BFDFE" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2022.</w:t>
+              <w:t>2023.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60A6567E" w14:textId="696BFDFE" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
+          <w:p w14:paraId="6851158F" w14:textId="6EFBF07B" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2023.</w:t>
+              <w:t>2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...33 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="09B4FD79" w14:textId="52459E83" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2029.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F15CD" w:rsidRPr="00975252" w14:paraId="0BE722AE" w14:textId="77777777" w:rsidTr="00DC2D3B">
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A7C06FC" w14:textId="776CE74C" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.</w:t>
@@ -16363,78 +15967,76 @@
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">.1. </w:t>
             </w:r>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Samazināts energoresursu patēriņa apjoms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41580F96" w14:textId="23461E63" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>AN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4352" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A5AB353" w14:textId="1AB4F1A4" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
@@ -16448,279 +16050,261 @@
             </w:r>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">.1.1. </w:t>
             </w:r>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Samazināts siltumenerģijas patēriņa apjoms</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> kW</w:t>
+            </w:r>
+            <w:r w:rsidR="000762DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>h</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00796236">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (procents pret 20</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>kW</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000762DD">
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>h</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>.gadu)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="349E5C15" w14:textId="77777777" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="lv-LV"/>
-[...11 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A3F5ECE" w14:textId="77777777" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="lv-LV"/>
-[...1 lines deleted...]
-              <w:t>.gadu)</w:t>
+              </w:rPr>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="349E5C15" w14:textId="77777777" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
+          <w:p w14:paraId="2C24E220" w14:textId="77777777" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>-</w:t>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...63 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E039E93" w14:textId="77777777" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F15CD" w:rsidRPr="00975252" w14:paraId="2A038505" w14:textId="77777777" w:rsidTr="00DC2D3B">
         <w:trPr>
           <w:trHeight w:val="548"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32BDD50F" w14:textId="77777777" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D2A264F" w14:textId="3833B544" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4352" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="150C67EA" w14:textId="5600DE53" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4.</w:t>
@@ -16746,707 +16330,678 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">iepirktais </w:t>
             </w:r>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>elektroenerģijas apjoms</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> kW</w:t>
+            </w:r>
+            <w:r w:rsidR="000762DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>h</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00796236">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (procents pret 20</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>kW</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000762DD">
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>h</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>.gadu)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17FB2CDD" w14:textId="77777777" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="lv-LV"/>
-[...11 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19F4DE3F" w14:textId="77777777" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="lv-LV"/>
-[...1 lines deleted...]
-              <w:t>.gadu)</w:t>
+              </w:rPr>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17FB2CDD" w14:textId="77777777" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
+          <w:p w14:paraId="61FEE70F" w14:textId="77777777" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>-</w:t>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...63 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0AF311EE" w14:textId="77777777" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F15CD" w:rsidRPr="00975252" w14:paraId="3CE50DF6" w14:textId="77777777" w:rsidTr="0F7FE1FC">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13809" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="350FDED9" w14:textId="36B4FC02" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.3. Nodrošināt auto un cita transporta veidu ērtu izvietošanu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F15CD" w:rsidRPr="00975252" w14:paraId="3108CFDF" w14:textId="77777777" w:rsidTr="006B6831">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75B854F3" w14:textId="6E3A15A1" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rezultāt</w:t>
             </w:r>
             <w:r w:rsidR="009E62BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A557C1F" w14:textId="50341653" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Atbildīgā struktūrvienība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4352" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C877E5C" w14:textId="77777777" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="7C877E5C" w14:textId="3E50BBF2" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="001F1DE1" w:rsidP="004F15CD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC102E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Galvenie snieguma rādītāji</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75078C1A" w14:textId="7CA301A6" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Snieguma rādītāji</w:t>
+              <w:t>2022.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75078C1A" w14:textId="7CA301A6" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
+          <w:p w14:paraId="3D96A4E0" w14:textId="14832CCD" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2022.</w:t>
+              <w:t>2023.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D96A4E0" w14:textId="14832CCD" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
+          <w:p w14:paraId="574000B6" w14:textId="075A72BE" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2023.</w:t>
+              <w:t>2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...33 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D683011" w14:textId="33F09454" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2029.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F15CD" w:rsidRPr="00975252" w14:paraId="34AF940A" w14:textId="77777777" w:rsidTr="006B6831">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="42F7174B" w14:textId="77777777" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4.3.1.Nodrošināta iespēja transportlīdzekļu novietošanai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A1B73BB" w14:textId="0EEAE3F4" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>AN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4352" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4A339EFB" w14:textId="69293C6A" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4.3.1.1. Velo transporta novietošanas vietas (skaits)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3966D90D" w14:textId="77777777" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="39A1A7B5" w14:textId="77777777" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">30 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="09AB9862" w14:textId="43BE0A89" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="000762DD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
             <w:r w:rsidR="004F15CD" w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1701A1F9" w14:textId="1FB19880" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="000762DD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
@@ -17456,214 +17011,207 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00B14EA6" w:rsidRPr="00B14EA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F15CD" w:rsidRPr="00975252" w14:paraId="5B8911AE" w14:textId="77777777" w:rsidTr="006B6831">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="01357E66" w14:textId="77777777" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4ECF2184" w14:textId="66A91FCA" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4352" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7B45B5A4" w14:textId="0001A5CB" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4.3.1.2. Auto transporta novietošanas vietas (skaits)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3C565BF9" w14:textId="5A41FD30" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="581341FD" w14:textId="77777777" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="75D75B47" w14:textId="77777777" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="61D5A0DC" w14:textId="6272355E" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="00B14EA6" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
@@ -17673,399 +17221,388 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00B14EA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F15CD" w:rsidRPr="00975252" w14:paraId="7F808B66" w14:textId="77777777" w:rsidTr="0F7FE1FC">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13809" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3478206B" w14:textId="47575C43" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">4.4. Veikt mūsdienīga biroja telpu iekārtojumu </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F15CD" w:rsidRPr="00975252" w14:paraId="61E0B408" w14:textId="77777777" w:rsidTr="006B6831">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6966007B" w14:textId="0FFDA535" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rezultāt</w:t>
             </w:r>
             <w:r w:rsidR="009E62BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0170C2CB" w14:textId="2FBFCB4D" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Atbildīgā struktūrvienība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4352" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DED873D" w14:textId="77777777" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="5DED873D" w14:textId="2ED19B77" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="001F1DE1" w:rsidP="004F15CD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC102E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Galvenie snieguma rādītāji</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C6A106A" w14:textId="2F7721EC" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Snieguma rādītāji</w:t>
+              <w:t>2022.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C6A106A" w14:textId="2F7721EC" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
+          <w:p w14:paraId="0C04B556" w14:textId="085D388C" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2022.</w:t>
+              <w:t>2023.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C04B556" w14:textId="085D388C" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
+          <w:p w14:paraId="2BAD5D6A" w14:textId="7B4F1637" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2023.</w:t>
+              <w:t>2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...33 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34E575B0" w14:textId="24144780" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2029.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F15CD" w:rsidRPr="00975252" w14:paraId="0846878C" w14:textId="77777777" w:rsidTr="006B6831">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53F92895" w14:textId="77777777" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.4.1. Izveidotas m</w:t>
             </w:r>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">odernizētas darba vietas </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0467819C" w14:textId="1D04392D" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>AN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4352" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11E3E3F7" w14:textId="23F44667" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">4.4.1.1. </w:t>
             </w:r>
@@ -18088,348 +17625,337 @@
               <w:t xml:space="preserve">elpu </w:t>
             </w:r>
             <w:r w:rsidR="00D30F20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>labiekārtošana</w:t>
             </w:r>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> (telpu skaits gadā)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6EAD273C" w14:textId="77777777" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03C724F5" w14:textId="77777777" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="09E17DBC" w14:textId="77777777" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2AA147A6" w14:textId="77777777" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F15CD" w:rsidRPr="00975252" w14:paraId="1A8B8BE0" w14:textId="77777777" w:rsidTr="006B6831">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B4200A6" w14:textId="77777777" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14CAA9FA" w14:textId="7AAFF474" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4352" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3DE7A46D" w14:textId="4831AADA" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">4.4.1.2.Darba vietu ergonomiska aprīkojuma nodrošināšana (darba vietu skaits ik gadu) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7A9BC3CF" w14:textId="77777777" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="44B3D0B6" w14:textId="77777777" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="415AC157" w14:textId="77777777" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="51B7FDAC" w14:textId="77777777" w:rsidR="004F15CD" w:rsidRPr="00796236" w:rsidRDefault="004F15CD" w:rsidP="004F15CD">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796236">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>120</w:t>
             </w:r>
@@ -18444,50 +17970,51 @@
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="388086C6" w14:textId="33E22183" w:rsidR="00FE32DC" w:rsidRDefault="00EF296C" w:rsidP="002C761B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc115001050"/>
       <w:bookmarkStart w:id="13" w:name="_Toc118105439"/>
       <w:r w:rsidRPr="00326D3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Snieguma virziens: </w:t>
       </w:r>
       <w:r w:rsidR="001C51D6" w:rsidRPr="00326D3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Digitālie</w:t>
       </w:r>
       <w:r w:rsidRPr="00326D3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> uzlabojumi iestādes procesos un grāmatvedības funkciju optimizācija</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5234" w:type="pct"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -18500,51 +18027,50 @@
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3970"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="4394"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EF296C" w:rsidRPr="00975252" w14:paraId="3EDFB343" w14:textId="77777777" w:rsidTr="00014295">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14601" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3F651A6A" w14:textId="77777777" w:rsidR="00EF296C" w:rsidRPr="00975252" w:rsidRDefault="00EF296C" w:rsidP="00326D3B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00975252">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -18675,161 +18201,119 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>izveidota vienota darba vieta, nodrošinot arī vairākus darbvirsmu virtualizācijas risinājumus, uzlabojot darba vietu uzturēšanas efektivitāti;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32527AA7" w14:textId="77777777" w:rsidR="00B14EA6" w:rsidRPr="00975252" w:rsidRDefault="00B14EA6" w:rsidP="00B14EA6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00975252">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">veikti EM resora produktivitātes uzlabojumi, ieviešot jaunākās paaudzes Microsoft programmproduktus (Microsoft 365 E3 </w:t>
-[...19 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">veikti EM resora produktivitātes uzlabojumi, ieviešot jaunākās paaudzes Microsoft programmproduktus (Microsoft 365 E3 pakotne, t.sk. </w:t>
+            </w:r>
             <w:r w:rsidRPr="00975252">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Teams</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00975252">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00975252">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>OneDrive</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00975252">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00975252">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SharePoint</w:t>
             </w:r>
             <w:r w:rsidRPr="00975252">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00975252">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>InTune</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00975252">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...17 lines deleted...]
-              <w:t>). Veiktie produktivitātes uzlabojumi ārkārtējas situācijas laikā nodrošināja kvalitatīvus un plaša veida komunikācijas formātus ne tikai EM resora ietvaros, bet arī starpinstitūciju līmenī un citiem sociālajiem partneriem;</w:t>
+              <w:t>, u.c). Veiktie produktivitātes uzlabojumi ārkārtējas situācijas laikā nodrošināja kvalitatīvus un plaša veida komunikācijas formātus ne tikai EM resora ietvaros, bet arī starpinstitūciju līmenī un citiem sociālajiem partneriem;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21381477" w14:textId="77777777" w:rsidR="00B14EA6" w:rsidRPr="00975252" w:rsidRDefault="00B14EA6" w:rsidP="00B14EA6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00975252">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> ieviests centralizēts rīks finanšu un budžeta plānošanai un prognozēšanai;</w:t>
             </w:r>
           </w:p>
@@ -19216,419 +18700,411 @@
               </w:rPr>
               <w:t>ehniski nodrošināt efektīvu IKT infrastruktūru;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51477EFE" w14:textId="2D565811" w:rsidR="00EF296C" w:rsidRPr="00A766A2" w:rsidRDefault="00014295" w:rsidP="00A766A2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidR="00EF296C" w:rsidRPr="00975252">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>odrošināt informācijas sistēmu savstarpēju savienojamību datu izgūšanai lēmumu pieņemšanas procesam</w:t>
             </w:r>
             <w:r w:rsidR="00A766A2">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF296C" w:rsidRPr="00975252" w14:paraId="66AB9C0D" w14:textId="77777777" w:rsidTr="00014295">
         <w:trPr>
           <w:trHeight w:val="205"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14601" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="26ECD4C7" w14:textId="4C78167E" w:rsidR="00EF296C" w:rsidRPr="00AC0533" w:rsidRDefault="00EF296C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC0533">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Snieguma virziena mērķi:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF296C" w:rsidRPr="00975252" w14:paraId="555216DF" w14:textId="77777777" w:rsidTr="00014295">
         <w:trPr>
           <w:trHeight w:val="207"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14601" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="608E7CAE" w14:textId="77777777" w:rsidR="00EF296C" w:rsidRPr="00326D3B" w:rsidRDefault="00EF296C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">5.1. Uzlabotas un pilnveidotas lietotāju digitālās prasmes un iemaņas </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B6831" w:rsidRPr="00975252" w14:paraId="736375DD" w14:textId="77777777" w:rsidTr="006B6831">
         <w:trPr>
           <w:trHeight w:val="203"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7444FF5B" w14:textId="10D66A79" w:rsidR="006B6831" w:rsidRPr="00326D3B" w:rsidRDefault="006B6831">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rezultāt</w:t>
             </w:r>
             <w:r w:rsidR="009E62BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="494445EC" w14:textId="1319DC92" w:rsidR="006B6831" w:rsidRPr="00326D3B" w:rsidRDefault="006B6831" w:rsidP="006B6831">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Atbildīgā struktūrvienība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B3B5190" w14:textId="77777777" w:rsidR="006B6831" w:rsidRPr="00326D3B" w:rsidRDefault="006B6831">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="5B3B5190" w14:textId="438B1639" w:rsidR="006B6831" w:rsidRPr="00326D3B" w:rsidRDefault="001F1DE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC102E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Galvenie snieguma rādītāji</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB4F18F" w14:textId="69FC66CB" w:rsidR="006B6831" w:rsidRPr="00014295" w:rsidRDefault="006B6831">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Snieguma rādītāji</w:t>
+              <w:t>2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DB4F18F" w14:textId="69FC66CB" w:rsidR="006B6831" w:rsidRPr="00014295" w:rsidRDefault="006B6831">
+          <w:p w14:paraId="71A3B22B" w14:textId="0E5808B4" w:rsidR="006B6831" w:rsidRPr="00014295" w:rsidRDefault="006B6831">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00326D3B">
-[...15 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00014295">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2023.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71A3B22B" w14:textId="0E5808B4" w:rsidR="006B6831" w:rsidRPr="00014295" w:rsidRDefault="006B6831">
+          <w:p w14:paraId="2FF716CE" w14:textId="13005F34" w:rsidR="006B6831" w:rsidRPr="00014295" w:rsidRDefault="006B6831">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014295">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2023.</w:t>
+              <w:t>2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...33 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3532A7FD" w14:textId="1050FF1F" w:rsidR="006B6831" w:rsidRPr="00014295" w:rsidRDefault="006B6831">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00014295">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2029.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B6831" w:rsidRPr="00975252" w14:paraId="4BBBEE3B" w14:textId="77777777" w:rsidTr="006B6831">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53042744" w14:textId="200167DD" w:rsidR="006B6831" w:rsidRPr="00326D3B" w:rsidRDefault="006B6831">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.1.</w:t>
             </w:r>
@@ -19640,78 +19116,74 @@
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Veiktas pastāvīgas lietotāju apmācības par EM pieejamiem digitālajiem risinājumiem </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07E0460F" w14:textId="7D04143D" w:rsidR="006B6831" w:rsidRPr="00326D3B" w:rsidRDefault="006B6831" w:rsidP="006B6831">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006B6831">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>IThD</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41EC56A9" w14:textId="17DA182F" w:rsidR="006B6831" w:rsidRPr="00326D3B" w:rsidRDefault="006B6831">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.1.</w:t>
             </w:r>
@@ -19755,466 +19227,453 @@
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(skaits ik gadu)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22C5677D" w14:textId="77777777" w:rsidR="006B6831" w:rsidRPr="00326D3B" w:rsidRDefault="006B6831">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A1FF4F0" w14:textId="77777777" w:rsidR="006B6831" w:rsidRPr="00326D3B" w:rsidRDefault="006B6831">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07045C74" w14:textId="77777777" w:rsidR="006B6831" w:rsidRPr="00326D3B" w:rsidRDefault="006B6831">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D5B89A2" w14:textId="77777777" w:rsidR="006B6831" w:rsidRPr="00326D3B" w:rsidRDefault="006B6831">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF296C" w:rsidRPr="00975252" w14:paraId="4E47281C" w14:textId="77777777" w:rsidTr="00014295">
         <w:trPr>
           <w:trHeight w:val="344"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14601" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="492C946E" w14:textId="77777777" w:rsidR="00EF296C" w:rsidRPr="00326D3B" w:rsidRDefault="00EF296C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.2. Nodrošināta IKT atbilstība drošības prasībām</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006054B4" w:rsidRPr="00975252" w14:paraId="72F07267" w14:textId="77777777" w:rsidTr="006054B4">
         <w:trPr>
           <w:trHeight w:val="382"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6931A816" w14:textId="0F6EF007" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rezultāt</w:t>
             </w:r>
             <w:r w:rsidR="009E62BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1ADAA672" w14:textId="2DF277CE" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4" w:rsidP="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Atbildīgā struktūrvienība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="513028F2" w14:textId="77777777" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="513028F2" w14:textId="5D455C72" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="001F1DE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC102E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Galvenie snieguma rādītāji</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F9FBB55" w14:textId="62529CF5" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Snieguma rādītāji</w:t>
+              <w:t>2022.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F9FBB55" w14:textId="62529CF5" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
+          <w:p w14:paraId="6DE28989" w14:textId="165C4C5B" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2022.</w:t>
+              <w:t>2023.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6DE28989" w14:textId="165C4C5B" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
+          <w:p w14:paraId="26C34EEC" w14:textId="6DEA015E" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2023.</w:t>
+              <w:t>2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...33 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DB77AD8" w14:textId="454369D6" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2029.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006054B4" w:rsidRPr="00975252" w14:paraId="6A9DB4AC" w14:textId="77777777" w:rsidTr="006054B4">
         <w:trPr>
           <w:trHeight w:val="485"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F8720BF" w14:textId="25C499E5" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.2.</w:t>
             </w:r>
@@ -20226,880 +19685,833 @@
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. Ieviest</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">s IT risinājumu </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">s IT risinājumu proaktīvas monitoringa sistēmas </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="104E2C55" w14:textId="000A6C6A" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4" w:rsidP="006054B4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>IThD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4394" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22077F8A" w14:textId="6A3DBA1E" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>proaktīvas</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>5.2.</w:t>
+            </w:r>
+            <w:r w:rsidR="000375EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> monitoringa sistēmas </w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="104E2C55" w14:textId="000A6C6A" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4" w:rsidP="006054B4">
+              <w:t>.1. IT monitoringa sistēmas ieviestie rīki (skaits ik gadu)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14B48FA0" w14:textId="77777777" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF6B355" w14:textId="77777777" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...14 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:r w:rsidRPr="00326D3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22077F8A" w14:textId="6A3DBA1E" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="2C4AA54A" w14:textId="77777777" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>5.2.</w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46B3C074" w14:textId="77777777" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>.1. IT monitoringa sistēmas ieviestie rīki (skaits ik gadu)</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...95 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78EB014C" w14:textId="77777777" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF296C" w:rsidRPr="00975252" w14:paraId="7569351C" w14:textId="77777777" w:rsidTr="00014295">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14601" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1CD012AD" w14:textId="77777777" w:rsidR="00EF296C" w:rsidRPr="00326D3B" w:rsidRDefault="00EF296C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.3. Attīstīts efektīvs IKT infrastruktūras tehniskais nodrošinājums</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006054B4" w:rsidRPr="00975252" w14:paraId="1C0477D9" w14:textId="77777777" w:rsidTr="006054B4">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7108ADE7" w14:textId="76705AFA" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rezultāt</w:t>
             </w:r>
             <w:r w:rsidR="009E62BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60277133" w14:textId="69B5762B" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4" w:rsidP="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Atbildīgā struktūrvienība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="642E9F72" w14:textId="77777777" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="642E9F72" w14:textId="23E4B59D" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="001F1DE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC102E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Galvenie snieguma rādītāji</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA7C429" w14:textId="464005CB" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Snieguma rādītāji</w:t>
+              <w:t>2022.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6BA7C429" w14:textId="464005CB" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
+          <w:p w14:paraId="1E1D3A61" w14:textId="212B086D" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2022.</w:t>
+              <w:t>2023.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E1D3A61" w14:textId="212B086D" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
+          <w:p w14:paraId="62555ADA" w14:textId="0AEF029C" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2023.</w:t>
+              <w:t>2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...33 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F8B3F33" w14:textId="0E43D951" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2029.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006054B4" w:rsidRPr="00975252" w14:paraId="3C0D3FF1" w14:textId="77777777" w:rsidTr="006054B4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="102A6B21" w14:textId="77777777" w:rsidR="006054B4" w:rsidRPr="00AC0533" w:rsidRDefault="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">5.3.1. EM resora nodarbinātie nodrošināti ar </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>mūsdienu vajadzībām atbilstošu tehnisko aprīkojumu</w:t>
             </w:r>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72767E18" w14:textId="06883627" w:rsidR="006054B4" w:rsidRPr="00AC0533" w:rsidRDefault="006054B4" w:rsidP="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>IThD</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46D05CC0" w14:textId="33B6757B" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">5.3.1.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ekspluatācijā izmantotā datortehnika nav vecāka par 5 gadiem (procents)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4282F94F" w14:textId="6ED1C87F" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="35A31115" w14:textId="30A74910" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4BD3341C" w14:textId="1FEA03AB" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0082FC14" w14:textId="77777777" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006054B4" w:rsidRPr="00975252" w14:paraId="4692BE63" w14:textId="77777777" w:rsidTr="006054B4">
         <w:trPr>
           <w:trHeight w:val="946"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7D666409" w14:textId="77777777" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>5.3.2. Izveidota mūsdienu vajadzībām bezvadu un vadu tīkla infrastruktūra</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, nodrošināta darbinieku mobilitāte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="635ACEA0" w14:textId="360BF57C" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4" w:rsidP="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>IThD</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="308AB4C5" w14:textId="0949521F" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.3.2.1.</w:t>
             </w:r>
@@ -21118,1243 +20530,1185 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Izveidota </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">vadu un </w:t>
             </w:r>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>bezvadu tīkla infrastruktūra (procents)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5445B8FD" w14:textId="77777777" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11D6B06F" w14:textId="77777777" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="743B42BA" w14:textId="77777777" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="207BC073" w14:textId="77777777" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006054B4" w:rsidRPr="00975252" w14:paraId="2BEC0F35" w14:textId="77777777" w:rsidTr="006054B4">
         <w:trPr>
           <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6EC4B06B" w14:textId="453FFC7F" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.3.3. Attīstīti datu centru pakalpojumi</w:t>
             </w:r>
             <w:r w:rsidR="00D9515A">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:footnoteReference w:id="7"/>
+              <w:footnoteReference w:id="8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="069EC82A" w14:textId="55EBB04D" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4" w:rsidP="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>IThD</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1471B1D3" w14:textId="5CE02A87" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.3.3.1. Augstas pieejamības datu centru pakalpojumu izmantošana (procents)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="68BFB8D4" w14:textId="77777777" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1E227A4E" w14:textId="77777777" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2BBABB48" w14:textId="77777777" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="35AF94CB" w14:textId="77777777" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>95</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF296C" w:rsidRPr="00975252" w14:paraId="19BA650E" w14:textId="77777777" w:rsidTr="00014295">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14601" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5024400F" w14:textId="77777777" w:rsidR="00EF296C" w:rsidRPr="00326D3B" w:rsidRDefault="00EF296C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.4. Panākta informācijas sistēmu savstarpēja savienojamība datu izgūšanai lēmumu pieņemšanas procesam</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006054B4" w:rsidRPr="00975252" w14:paraId="02D6DBB4" w14:textId="77777777" w:rsidTr="006054B4">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="266F62E3" w14:textId="22C697CB" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rezultāt</w:t>
             </w:r>
             <w:r w:rsidR="009E62BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1EC38941" w14:textId="09FA3E44" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4" w:rsidP="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Atbildīgā struktūrvienība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E753ACF" w14:textId="77777777" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="4E753ACF" w14:textId="51B04929" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="001F1DE1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC102E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Galvenie snieguma rādītāji</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="025DF9E2" w14:textId="5399186B" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Snieguma rādītāji</w:t>
+              <w:t>2022.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="025DF9E2" w14:textId="5399186B" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
+          <w:p w14:paraId="6A480F0B" w14:textId="50FE3FB3" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2022.</w:t>
+              <w:t>2023.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A480F0B" w14:textId="50FE3FB3" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
+          <w:p w14:paraId="6975FED3" w14:textId="2CC2E0F9" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2023.</w:t>
+              <w:t>2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...33 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6EBDCFB9" w14:textId="0FE73A34" w:rsidR="006054B4" w:rsidRPr="00326D3B" w:rsidRDefault="006054B4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2029.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F41B8" w:rsidRPr="00975252" w14:paraId="6DD77C7C" w14:textId="77777777" w:rsidTr="006054B4">
         <w:trPr>
           <w:trHeight w:val="621"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2868100D" w14:textId="77777777" w:rsidR="003F41B8" w:rsidRPr="00326D3B" w:rsidRDefault="003F41B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">5.4.1. Uzlabota datu kvalitātes savstarpēji savienotājās IS un ieviestas papildu funkcionalitātes </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3006A27A" w14:textId="77777777" w:rsidR="003F41B8" w:rsidRDefault="003F41B8" w:rsidP="003F41B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>IThD</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">IThD </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07B746A9" w14:textId="6B4E25A2" w:rsidR="003F41B8" w:rsidRPr="00326D3B" w:rsidRDefault="003F41B8" w:rsidP="003F41B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="07B746A9" w14:textId="6B4E25A2" w:rsidR="003F41B8" w:rsidRPr="00326D3B" w:rsidRDefault="003F41B8" w:rsidP="003F41B8">
+              <w:t>(t.sk. sadarbībā ar SFVD un DVN)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4394" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D1E72B4" w14:textId="2584EFB0" w:rsidR="003F41B8" w:rsidRPr="00326D3B" w:rsidRDefault="003F41B8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326D3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.4.1.1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC0533">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00326D3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.3.3.1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC0533">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00326D3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Digitalizēti procesi finanšu vadības</w:t>
+            </w:r>
+            <w:r w:rsidR="004D152F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un grāmatvedības </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00326D3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>jomā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00326D3B">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:footnoteReference w:id="9"/>
+            </w:r>
+            <w:r w:rsidRPr="00326D3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (skaits)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34231B6E" w14:textId="77777777" w:rsidR="003F41B8" w:rsidRPr="00326D3B" w:rsidRDefault="003F41B8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00326D3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41E01075" w14:textId="35417B00" w:rsidR="003F41B8" w:rsidRPr="00326D3B" w:rsidRDefault="00842FA4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(t.sk. sadarbībā ar SFVD un DVN)</w:t>
-[...104 lines deleted...]
-              <w:t xml:space="preserve"> (skaits)</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="34231B6E" w14:textId="77777777" w:rsidR="003F41B8" w:rsidRPr="00326D3B" w:rsidRDefault="003F41B8">
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4BE43142" w14:textId="4560251A" w:rsidR="003F41B8" w:rsidRPr="00326D3B" w:rsidRDefault="00842FA4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00326D3B">
-[...5 lines deleted...]
-              <w:t>-</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...61 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0C427D8F" w14:textId="7DFB93AB" w:rsidR="003F41B8" w:rsidRPr="00326D3B" w:rsidRDefault="00842FA4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D152F" w:rsidRPr="00975252" w14:paraId="28772E88" w14:textId="77777777" w:rsidTr="006054B4">
         <w:trPr>
           <w:trHeight w:val="621"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5D93EF39" w14:textId="77777777" w:rsidR="004D152F" w:rsidRPr="00326D3B" w:rsidRDefault="004D152F" w:rsidP="004D152F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F4D537F" w14:textId="77777777" w:rsidR="004D152F" w:rsidRPr="00326D3B" w:rsidRDefault="004D152F" w:rsidP="004D152F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2488F74B" w14:textId="0B5FFA04" w:rsidR="004D152F" w:rsidRPr="00326D3B" w:rsidRDefault="004D152F" w:rsidP="004D152F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.4.1.2.Papildu moduļa ieviešana Dokumentu vadības sistēmā (skaits)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3583CF04" w14:textId="77777777" w:rsidR="004D152F" w:rsidRPr="00326D3B" w:rsidRDefault="004D152F" w:rsidP="004D152F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1CA98CF8" w14:textId="7C0727D8" w:rsidR="004D152F" w:rsidRPr="00326D3B" w:rsidRDefault="004D152F" w:rsidP="004D152F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2F91C8A2" w14:textId="399072BE" w:rsidR="004D152F" w:rsidRPr="00326D3B" w:rsidRDefault="004D152F" w:rsidP="004D152F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="06CAADB8" w14:textId="758EC4CD" w:rsidR="004D152F" w:rsidRPr="00326D3B" w:rsidRDefault="004D152F" w:rsidP="004D152F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D152F" w:rsidRPr="00975252" w14:paraId="0C656F0B" w14:textId="77777777" w:rsidTr="006054B4">
         <w:trPr>
           <w:trHeight w:val="621"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="29EAD2E8" w14:textId="77777777" w:rsidR="004D152F" w:rsidRPr="00326D3B" w:rsidRDefault="004D152F" w:rsidP="004D152F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7ECFA152" w14:textId="6E400ACA" w:rsidR="004D152F" w:rsidRPr="00326D3B" w:rsidRDefault="004D152F" w:rsidP="004D152F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7E6CC5CA" w14:textId="5D35F0EA" w:rsidR="004D152F" w:rsidRPr="00326D3B" w:rsidRDefault="004D152F" w:rsidP="004D152F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.4.</w:t>
             </w:r>
             <w:r>
@@ -22408,144 +21762,140 @@
               <w:t>ilnveidota</w:t>
             </w:r>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Datu analīzes rīka </w:t>
             </w:r>
             <w:r w:rsidR="00B14EA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>funkcionalitāte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2DECD217" w14:textId="4D0CD48F" w:rsidR="004D152F" w:rsidRPr="00326D3B" w:rsidRDefault="004D152F" w:rsidP="004D152F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="714491FF" w14:textId="6563BFAF" w:rsidR="004D152F" w:rsidRPr="00326D3B" w:rsidRDefault="004D152F" w:rsidP="004D152F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6EA1D513" w14:textId="2FCB010C" w:rsidR="004D152F" w:rsidRPr="00326D3B" w:rsidRDefault="004D152F" w:rsidP="004D152F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="51783A67" w14:textId="06D90226" w:rsidR="004D152F" w:rsidRPr="00326D3B" w:rsidRDefault="004D152F" w:rsidP="004D152F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
@@ -22567,50 +21917,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="00FE32DC" w:rsidRPr="00975252" w:rsidSect="00FE32DC">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="1800" w:right="1440" w:bottom="1800" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BA43593" w14:textId="7EEF4794" w:rsidR="00FE32DC" w:rsidRPr="00326D3B" w:rsidRDefault="000D4D8A" w:rsidP="00EB1008">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc115001051"/>
       <w:bookmarkStart w:id="15" w:name="_Toc118105440"/>
       <w:r w:rsidRPr="00326D3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Avoti</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="146C7B22" w14:textId="0BDCFAB4" w:rsidR="00374388" w:rsidRPr="00975252" w:rsidRDefault="00374388" w:rsidP="0000202D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="80" w:afterLines="80" w:after="192" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="414142"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ekonomikas ministrijas </w:t>
@@ -22674,65 +22025,51 @@
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ekonomikas ministrijas rīkojums Nr. </w:t>
       </w:r>
       <w:r w:rsidR="00A934F8" w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>1-6.1/2022/61</w:t>
       </w:r>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00A934F8" w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Par </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> izveidi Ekonomikas ministrijas darbības stratēģijas sagatavošanai”</w:t>
+        <w:t>Par fokusgrupu izveidi Ekonomikas ministrijas darbības stratēģijas sagatavošanai”</w:t>
       </w:r>
       <w:r w:rsidR="002742C2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (26.05.2022.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BFD78F8" w14:textId="5DCDD40E" w:rsidR="00533FDB" w:rsidRPr="0000202D" w:rsidRDefault="00533FDB" w:rsidP="0000202D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="80" w:afterLines="80" w:after="192" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
@@ -23136,830 +22473,330 @@
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B68894D" w14:textId="21677952" w:rsidR="00533FDB" w:rsidRPr="00975252" w:rsidRDefault="00533FDB" w:rsidP="0000202D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="80" w:afterLines="80" w:after="192" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">OECD (2022) </w:t>
-[...195 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">OECD (2022) The Relationship between Quality of the Working Environment, Workers’ Health and Well-being: Evidence from 28 OECD Countries: </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="0000202D" w:rsidRPr="00F70E50">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:i/>
           </w:rPr>
           <w:t>https://www.oecd.org/publications/the-relationship-between-quality-of-the-working-environment-workers-health-and-well-being-c3be1162-en.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0000202D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D996C25" w14:textId="70983DD7" w:rsidR="00533FDB" w:rsidRPr="00975252" w:rsidRDefault="00533FDB" w:rsidP="0000202D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="80" w:afterLines="80" w:after="192" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">OECD (2022) </w:t>
-[...111 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">OECD (2022) Why Decentralised Finance (DeFi) Matters and the Policy Implications: </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="0000202D" w:rsidRPr="00F70E50">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:i/>
           </w:rPr>
           <w:t>https://www.oecd.org/finance/why-decentralised-finance-defi-matters-and-the-policy-implications.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0000202D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="406D9603" w14:textId="785B96C8" w:rsidR="00533FDB" w:rsidRPr="00975252" w:rsidRDefault="00533FDB" w:rsidP="0000202D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="80" w:afterLines="80" w:after="192" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">OECD (2021) </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> Finance Outlook 2021: </w:t>
+        <w:t xml:space="preserve">OECD (2021) Business and Finance Outlook 2021: </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="0000202D" w:rsidRPr="00F70E50">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:i/>
           </w:rPr>
           <w:t>https://www.oecd.org/finance/oecd-business-and-finance-outlook-26172577.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0000202D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6357B893" w14:textId="2AA0B215" w:rsidR="00533FDB" w:rsidRPr="00975252" w:rsidRDefault="00533FDB" w:rsidP="0000202D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="80" w:afterLines="80" w:after="192" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>OECD (2021)</w:t>
       </w:r>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Going</w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> Latvia 2021</w:t>
+        <w:t>Going Digital in Latvia 2021</w:t>
       </w:r>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00975252">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:i/>
           </w:rPr>
           <w:t>https://www.oecd.org/latvia/going-digital-in-latvia-8eec1828-en.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="208729AC" w14:textId="77777777" w:rsidR="00533FDB" w:rsidRPr="00975252" w:rsidRDefault="00533FDB" w:rsidP="0000202D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="80" w:afterLines="80" w:after="192" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">OECD </w:t>
       </w:r>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">(2021) </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Government</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 2021</w:t>
+        <w:t>Government at Glance 2021</w:t>
       </w:r>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="006E35BF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00975252">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:i/>
           </w:rPr>
           <w:t>https://www.oecd.org/gov/government-at-a-glance-22214399.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="54294CD3" w14:textId="1C669F64" w:rsidR="00533FDB" w:rsidRPr="00975252" w:rsidRDefault="00533FDB" w:rsidP="0000202D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="80" w:afterLines="80" w:after="192" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>OECD (2021) I</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>mplications</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> of Remote Working Adoption on Place Based Policies: </w:t>
+        <w:t xml:space="preserve">mplications of Remote Working Adoption on Place Based Policies: </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="0000202D" w:rsidRPr="00F70E50">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:i/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.oecd.org/cfe/implications-of-remote-working-adoption-on-place-based-policies-b12f6b85-en.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0000202D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F752B45" w14:textId="0F1F7599" w:rsidR="00533FDB" w:rsidRPr="00975252" w:rsidRDefault="00533FDB" w:rsidP="0000202D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="80" w:afterLines="80" w:after="192" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>OECD (</w:t>
       </w:r>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">2021) </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Indicators</w:t>
-[...76 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t>Indicators of Regulatory Policy and Governance (</w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00975252">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>Country profiles</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">): </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="0000202D" w:rsidRPr="00F70E50">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:i/>
           </w:rPr>
           <w:t>https://www.oecd.org/gov/regulatory-policy/indicators-regulatory-policy-and-governance.htm</w:t>
         </w:r>
       </w:hyperlink>
@@ -23975,105 +22812,55 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="80" w:afterLines="80" w:after="192" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>OECD (2021)</w:t>
       </w:r>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Public</w:t>
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> 2021: </w:t>
+        <w:t xml:space="preserve">Public Employment and Management 2021: </w:t>
       </w:r>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>the Future of the Public</w:t>
       </w:r>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Service</w:t>
       </w:r>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
@@ -24167,86 +22954,56 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="80" w:afterLines="80" w:after="192" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>OECD (2020)</w:t>
       </w:r>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Going</w:t>
-[...29 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Going Digital Toolkit</w:t>
+      </w:r>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00165753">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Digitālās attīstības stāvokļa novērtējums Latvijai)</w:t>
       </w:r>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
@@ -24389,273 +23146,103 @@
       <w:r w:rsidR="0000202D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34BBA97A" w14:textId="1F2A2CAD" w:rsidR="00533FDB" w:rsidRPr="00975252" w:rsidRDefault="00533FDB" w:rsidP="0000202D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="80" w:afterLines="80" w:after="192" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">OECD (2019) </w:t>
-[...83 lines deleted...]
-        <w:t xml:space="preserve"> 2019: </w:t>
+        <w:t xml:space="preserve">OECD (2019) Global Outlook on Financing for Sustainable Development 2019: </w:t>
       </w:r>
       <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="0000202D" w:rsidRPr="00F70E50">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:i/>
           </w:rPr>
           <w:t>https://www.oecd.org/development/global-outlook-on-financing-for-sustainable-development-2019-9789264307995-en.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0000202D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65156FB6" w14:textId="601042B3" w:rsidR="00533FDB" w:rsidRPr="00975252" w:rsidRDefault="00533FDB" w:rsidP="0000202D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="80" w:afterLines="80" w:after="192" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>OECD (2019)</w:t>
       </w:r>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Recommendation</w:t>
-[...85 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Recommendation on Public Service Leadership and Capability</w:t>
+      </w:r>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="006E35BF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="0000202D" w:rsidRPr="00F70E50">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:i/>
           </w:rPr>
           <w:t>https://www.oecd.org/gov/pem/recommendation-on-public-service-leadership-and-capability.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0000202D">
         <w:rPr>
@@ -24731,630 +23318,626 @@
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5511EF6A" w14:textId="12212684" w:rsidR="00C240E9" w:rsidRPr="00975252" w:rsidRDefault="00C240E9" w:rsidP="0000202D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="80" w:afterLines="80" w:after="192" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">OECD </w:t>
       </w:r>
       <w:r w:rsidR="00533FDB" w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">(2012) </w:t>
       </w:r>
       <w:r w:rsidR="00533FDB" w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00533FDB" w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ecommendation</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> of the Council on Regulatory Policy and Governance</w:t>
+        <w:t>ecommendation of the Council on Regulatory Policy and Governance</w:t>
       </w:r>
       <w:r w:rsidR="00533FDB" w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00533FDB" w:rsidRPr="00975252">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="0000202D" w:rsidRPr="00F70E50">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:i/>
           </w:rPr>
           <w:t>https://www.oecd.org/governance/regulatory-policy/2012-recommendation.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0000202D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C240E9" w:rsidRPr="00975252" w:rsidSect="000E4624">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FEEEF65" w14:textId="77777777" w:rsidR="00D6074B" w:rsidRDefault="00D6074B" w:rsidP="004420A3">
+    <w:p w14:paraId="0E94E275" w14:textId="77777777" w:rsidR="00E83D56" w:rsidRDefault="00E83D56" w:rsidP="004420A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="146A5579" w14:textId="77777777" w:rsidR="00D6074B" w:rsidRDefault="00D6074B" w:rsidP="004420A3">
+    <w:p w14:paraId="6D72F292" w14:textId="77777777" w:rsidR="00E83D56" w:rsidRDefault="00E83D56" w:rsidP="004420A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7ADC4120" w14:textId="77777777" w:rsidR="00D6074B" w:rsidRDefault="00D6074B">
+    <w:p w14:paraId="79B978C8" w14:textId="77777777" w:rsidR="00E83D56" w:rsidRDefault="00E83D56">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana Pro">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="00000043" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="432412665"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="069BC50C" w14:textId="439381B2" w:rsidR="008E17FD" w:rsidRDefault="008E17FD">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="403AE7A6" w14:textId="77777777" w:rsidR="00C24693" w:rsidRDefault="00C24693">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0159B366" w14:textId="77777777" w:rsidR="00D6074B" w:rsidRDefault="00D6074B" w:rsidP="004420A3">
+    <w:p w14:paraId="3CE5C02D" w14:textId="77777777" w:rsidR="00E83D56" w:rsidRDefault="00E83D56" w:rsidP="004420A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="737E9099" w14:textId="77777777" w:rsidR="00D6074B" w:rsidRDefault="00D6074B" w:rsidP="004420A3">
+    <w:p w14:paraId="07B268F3" w14:textId="77777777" w:rsidR="00E83D56" w:rsidRDefault="00E83D56" w:rsidP="004420A3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5BCD117D" w14:textId="77777777" w:rsidR="00D6074B" w:rsidRDefault="00D6074B">
+    <w:p w14:paraId="22F0EED8" w14:textId="77777777" w:rsidR="00E83D56" w:rsidRDefault="00E83D56">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="5D725467" w14:textId="77777777" w:rsidR="00C91464" w:rsidRDefault="00C91464" w:rsidP="004420A3">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004420A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Dati uz 22.09.2022.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="10F33498" w14:textId="77777777" w:rsidR="00150335" w:rsidRPr="00563176" w:rsidRDefault="00150335" w:rsidP="001C6404">
+    <w:p w14:paraId="0FD27602" w14:textId="7ACFE55B" w:rsidR="001F1DE1" w:rsidRDefault="001F1DE1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1DE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00563176">
+        <w:t>Periodā no 2026.g. līdz 2029.gadam</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="10F33498" w14:textId="77777777" w:rsidR="00150335" w:rsidRPr="00563176" w:rsidRDefault="00150335" w:rsidP="001C6404">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>BP “</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00563176">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>fleksibilitātes</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>BP “fleksibilitātes” nodrošināšanas, SAP portā iespēju paplašināšanas vai “mazo grozījumu” prakses vienkāršošanas jomās</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="2977ADDC" w14:textId="77777777" w:rsidR="003240E6" w:rsidRPr="00563176" w:rsidRDefault="003240E6" w:rsidP="003240E6">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563176">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00563176">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00563176">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>” nodrošināšanas, SAP portā iespēju paplašināšanas vai “mazo grozījumu” prakses vienkāršošanas jomās</w:t>
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00563176">
+        <w:t>t.sk. valsts finanšu vadībā, finanšu analīzes veikšanā</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>t.sk. valsts finanšu vadībā, finanšu analīzes veikšanā</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563176">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00563176">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031418C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0031418C">
+        <w:t>finanšu plānošanas</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>finanšu plānošanas</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> un prognozēšanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031418C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> un prognozēšanas </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0031418C">
+        <w:t>rīk</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>rīk</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563176">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00563176">
+        <w:t xml:space="preserve"> pilnveidošan</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pilnveidošan</w:t>
-      </w:r>
+        <w:t>ā, e-rēķinu ieviešanā</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="4050ECB6" w14:textId="3885B138" w:rsidR="009E78B5" w:rsidRDefault="009E78B5">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E78B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>ā, e-rēķinu ieviešanā</w:t>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="009E78B5">
+        <w:t>Gadījumā</w:t>
+      </w:r>
+      <w:r w:rsidR="000F36BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Gadījumā</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000F36BC">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E78B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009E78B5">
+        <w:t xml:space="preserve"> ja tiks piešķirti </w:t>
+      </w:r>
+      <w:r w:rsidR="000F36BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ja tiks piešķirti </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000F36BC">
+        <w:t xml:space="preserve">nepieciešamie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E78B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">nepieciešamie </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009E78B5">
+        <w:t>papildu finanšu līdzekļi</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="55C86251" w14:textId="6CA6FC0A" w:rsidR="004F15CD" w:rsidRDefault="004F15CD">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F15CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>papildu finanšu līdzekļi</w:t>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="004F15CD">
+        <w:t>Gadījumā</w:t>
+      </w:r>
+      <w:r w:rsidR="000762DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Gadījumā</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000762DD">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F15CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t xml:space="preserve"> ja rasts finansējums jaunai biroja ēkas celšanai</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="42C67F36" w14:textId="5484214C" w:rsidR="00D9515A" w:rsidRDefault="00D9515A">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004F15CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ja rasts finansējums jaunai biroja ēkas celšanai</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>Finansējum</w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="004F15CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Finansējum</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">a pieejamības gadījumā </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="8">
+  <w:footnote w:id="9">
     <w:p w14:paraId="4C9E511D" w14:textId="69A619EC" w:rsidR="003F41B8" w:rsidRPr="00563176" w:rsidRDefault="003F41B8" w:rsidP="00EF296C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00563176">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00563176">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -25443,51 +24026,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidR="004D152F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, e-rēķinu ieviešanā</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F4A4AF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F768F4F0"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -27115,136 +25698,134 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="947857157">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="591164152">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1190608900">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1499417312">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="691032786">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1254126860">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="371616904">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1049498957">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="903443010">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="2140100244">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="11763045">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="350453746">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="4021248">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1527134955">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="466973984">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="71585931">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="924219955">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="754941832">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="334037837">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1313363461">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="2080204060">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1973442796">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="655844101">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1888643436">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1816601027">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="132"/>
   <w:stylePaneFormatFilter w:val="5424" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE32DC"/>
     <w:rsid w:val="0000202D"/>
     <w:rsid w:val="0000417E"/>
@@ -27290,62 +25871,64 @@
     <w:rsid w:val="000D5271"/>
     <w:rsid w:val="000D592A"/>
     <w:rsid w:val="000D6EFE"/>
     <w:rsid w:val="000E2741"/>
     <w:rsid w:val="000E4624"/>
     <w:rsid w:val="000F36BC"/>
     <w:rsid w:val="000F42EE"/>
     <w:rsid w:val="000F4F04"/>
     <w:rsid w:val="001032BC"/>
     <w:rsid w:val="0011166E"/>
     <w:rsid w:val="00112BF8"/>
     <w:rsid w:val="00116789"/>
     <w:rsid w:val="00132CD6"/>
     <w:rsid w:val="00135309"/>
     <w:rsid w:val="0013688D"/>
     <w:rsid w:val="00150335"/>
     <w:rsid w:val="00150EEA"/>
     <w:rsid w:val="00152BD3"/>
     <w:rsid w:val="00164ED8"/>
     <w:rsid w:val="00165753"/>
     <w:rsid w:val="00165CEC"/>
     <w:rsid w:val="00166E9D"/>
     <w:rsid w:val="001811A8"/>
     <w:rsid w:val="001920F5"/>
     <w:rsid w:val="00193B49"/>
+    <w:rsid w:val="00193FAE"/>
     <w:rsid w:val="001A155E"/>
     <w:rsid w:val="001A5334"/>
     <w:rsid w:val="001B10F2"/>
     <w:rsid w:val="001B20BB"/>
     <w:rsid w:val="001C18BF"/>
     <w:rsid w:val="001C4134"/>
     <w:rsid w:val="001C51D6"/>
     <w:rsid w:val="001C6404"/>
     <w:rsid w:val="001C7B4C"/>
     <w:rsid w:val="001E44DB"/>
     <w:rsid w:val="001E5E70"/>
     <w:rsid w:val="001E631B"/>
+    <w:rsid w:val="001F1DE1"/>
     <w:rsid w:val="002134A3"/>
     <w:rsid w:val="00216180"/>
     <w:rsid w:val="00222A9C"/>
     <w:rsid w:val="00237FB8"/>
     <w:rsid w:val="0024357E"/>
     <w:rsid w:val="00244D90"/>
     <w:rsid w:val="00255C27"/>
     <w:rsid w:val="00256364"/>
     <w:rsid w:val="00262001"/>
     <w:rsid w:val="00265111"/>
     <w:rsid w:val="00265F26"/>
     <w:rsid w:val="002735C7"/>
     <w:rsid w:val="00273F34"/>
     <w:rsid w:val="002742C2"/>
     <w:rsid w:val="002772FF"/>
     <w:rsid w:val="0028334B"/>
     <w:rsid w:val="00285785"/>
     <w:rsid w:val="002967DA"/>
     <w:rsid w:val="002973BA"/>
     <w:rsid w:val="002B090E"/>
     <w:rsid w:val="002C2134"/>
     <w:rsid w:val="002C5863"/>
     <w:rsid w:val="002C761B"/>
     <w:rsid w:val="002D1417"/>
     <w:rsid w:val="002D7462"/>
@@ -27755,50 +26338,51 @@
     <w:rsid w:val="00DC38EC"/>
     <w:rsid w:val="00DC5649"/>
     <w:rsid w:val="00DC6209"/>
     <w:rsid w:val="00DC6FAC"/>
     <w:rsid w:val="00DC73D5"/>
     <w:rsid w:val="00DC7C32"/>
     <w:rsid w:val="00DD35D7"/>
     <w:rsid w:val="00DF0C6B"/>
     <w:rsid w:val="00DF490C"/>
     <w:rsid w:val="00E144AB"/>
     <w:rsid w:val="00E35675"/>
     <w:rsid w:val="00E35E16"/>
     <w:rsid w:val="00E3603B"/>
     <w:rsid w:val="00E41191"/>
     <w:rsid w:val="00E42576"/>
     <w:rsid w:val="00E51522"/>
     <w:rsid w:val="00E54058"/>
     <w:rsid w:val="00E55A84"/>
     <w:rsid w:val="00E57659"/>
     <w:rsid w:val="00E606E0"/>
     <w:rsid w:val="00E66CA3"/>
     <w:rsid w:val="00E75864"/>
     <w:rsid w:val="00E760B0"/>
     <w:rsid w:val="00E76EF4"/>
     <w:rsid w:val="00E82BA0"/>
+    <w:rsid w:val="00E83D56"/>
     <w:rsid w:val="00EA2F0E"/>
     <w:rsid w:val="00EA710F"/>
     <w:rsid w:val="00EB1008"/>
     <w:rsid w:val="00EB137F"/>
     <w:rsid w:val="00EB147A"/>
     <w:rsid w:val="00EB4EEA"/>
     <w:rsid w:val="00EC37A8"/>
     <w:rsid w:val="00EC4C64"/>
     <w:rsid w:val="00EF0789"/>
     <w:rsid w:val="00EF296C"/>
     <w:rsid w:val="00EF52E6"/>
     <w:rsid w:val="00EF5BE9"/>
     <w:rsid w:val="00EF605C"/>
     <w:rsid w:val="00F01590"/>
     <w:rsid w:val="00F01FAA"/>
     <w:rsid w:val="00F0484F"/>
     <w:rsid w:val="00F10285"/>
     <w:rsid w:val="00F11DAC"/>
     <w:rsid w:val="00F15B05"/>
     <w:rsid w:val="00F16947"/>
     <w:rsid w:val="00F26E5B"/>
     <w:rsid w:val="00F362BF"/>
     <w:rsid w:val="00F431F0"/>
     <w:rsid w:val="00F4349C"/>
     <w:rsid w:val="00F46BF3"/>
@@ -27983,59 +26567,59 @@
     <w:rsid w:val="7C9655FC"/>
     <w:rsid w:val="7F981D74"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=";"/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="3A12E6B4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5AF130B0-AB6B-4353-9C46-4FD77A039319}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -28789,51 +27373,51 @@
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00273F34"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="112554854">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1273711519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -29208,75 +27792,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC16DEB1-E787-4236-850A-B825BBF95754}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>22</Pages>
-  <Words>22056</Words>
-  <Characters>12573</Characters>
+  <Words>4138</Words>
+  <Characters>30919</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>104</Lines>
-  <Paragraphs>69</Paragraphs>
+  <Lines>966</Lines>
+  <Paragraphs>604</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>34560</CharactersWithSpaces>
+  <CharactersWithSpaces>34453</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="192" baseType="variant">
       <vt:variant>
         <vt:i4>393300</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>120</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.oecd.org/governance/regulatory-policy/2012-recommendation.htm</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4259849</vt:i4>
       </vt:variant>
       <vt:variant>